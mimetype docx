--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
+                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">S. Leveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722513v1</w:t>
+                <w:t xml:space="preserve">hal-04888799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leveaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888799v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): A multicentric French national observational cross‐sectional study based on the FranceCoag registry</w:t>
               </w:r>
@@ -609,392 +609,392 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821846v1</w:t>
@@ -1133,1509 +1133,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230475v1</w:t>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Milien</w:t>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.567 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01752089v1</w:t>
+                <w:t xml:space="preserve">halshs-01562429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562426v1</w:t>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Alessandrini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Testart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.70 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562429v1</w:t>
+                <w:t xml:space="preserve">halshs-01562428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Baumstarck</w:t>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alessandrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Testart</w:t>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.70 - 79. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562428v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
+                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lazzarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Aghababian</w:t>
+                <w:t xml:space="preserve">Z. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S112750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482649v1</w:t>
+                <w:t xml:space="preserve">hal-01482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed views of burden and emotional distress of cancer patients and family caregivers during palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (25), pp.1545 - 1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Farina</w:t>
+                <w:t xml:space="preserve">V. Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482367v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Aghababian</w:t>
+                <w:t xml:space="preserve">Valerie Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S112750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424853v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l’évaluation de la qualité de vie dans le champ des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,321 +2680,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Seillier</w:t>
+                <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duthilleul</w:t>
+                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbize Julieron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424861v1</w:t>
+                <w:t xml:space="preserve">halshs-01562502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delelis</w:t>
+                <w:t xml:space="preserve">Mélanie Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
+                <w:t xml:space="preserve">Camille Duthilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morbize Julieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562502v1</w:t>
+                <w:t xml:space="preserve">hal-01424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in randomised clinical trials is linked to emotion regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,64 +3058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social affiliation as a way to socially regulate emotions: Effects of others’ situational and emotional similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factual understanding of randomized clinical trials: a multicenter case-control study in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index de compréhension des essais cliniques randomisés en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de régulation émotionnelle : la suppression expressive et la réévaluation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (59), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,287 +3686,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adenis</w:t>
+                <w:t xml:space="preserve">Claude Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reich</w:t>
+                <w:t xml:space="preserve">Michel Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vennin</w:t>
+                <w:t xml:space="preserve">Philippe Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424878v1</w:t>
+                <w:t xml:space="preserve">halshs-01562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Adenis</w:t>
+                <w:t xml:space="preserve">C. Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Reich</w:t>
+                <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennin</w:t>
+                <w:t xml:space="preserve">P. Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562509v1</w:t>
+                <w:t xml:space="preserve">hal-01424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3978,273 +3978,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181308v1</w:t>
+                <w:t xml:space="preserve">hal-05131685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
+                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131685v1</w:t>
+                <w:t xml:space="preserve">hal-05181308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,64 +4437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,103 +4532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Doumergue</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,103 +4653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,103 +5217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>