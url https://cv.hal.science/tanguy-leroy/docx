--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
+                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leveaux</w:t>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888799v1</w:t>
+                <w:t xml:space="preserve">hal-04722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722513v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): A multicentric French national observational cross‐sectional study based on the FranceCoag registry</w:t>
               </w:r>
@@ -609,392 +609,392 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernetière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821846v1</w:t>
@@ -1133,1509 +1133,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Milien</w:t>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+                <w:t xml:space="preserve">hal-03230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Bernetière</w:t>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230475v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96, pp.567 - 567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562429v1</w:t>
+                <w:t xml:space="preserve">halshs-01562426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+                <w:t xml:space="preserve">halshs-01752089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Testart</w:t>
+                <w:t xml:space="preserve">Marine Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.567 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562428v1</w:t>
+                <w:t xml:space="preserve">halshs-01562429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
+                <w:t xml:space="preserve">T Testart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.70 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752089v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562426v1</w:t>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Sebastien Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Hamidou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Farina</w:t>
+                <w:t xml:space="preserve">Valerie Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S112750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482367v1</w:t>
+                <w:t xml:space="preserve">hal-01482649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed views of burden and emotional distress of cancer patients and family caregivers during palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (25), pp.1545 - 1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Z. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Hamidou</w:t>
+                <w:t xml:space="preserve">E. Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aghababian</w:t>
+                <w:t xml:space="preserve">P. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424853v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+                <w:t xml:space="preserve">S. Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Aghababian</w:t>
+                <w:t xml:space="preserve">A. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482649v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l’évaluation de la qualité de vie dans le champ des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,321 +2680,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delelis</w:t>
+                <w:t xml:space="preserve">Mélanie Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
+                <w:t xml:space="preserve">Camille Duthilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morbize Julieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562502v1</w:t>
+                <w:t xml:space="preserve">hal-01424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Seillier</w:t>
+                <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duthilleul</w:t>
+                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbize Julieron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424861v1</w:t>
+                <w:t xml:space="preserve">halshs-01562502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in randomised clinical trials is linked to emotion regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,64 +3058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social affiliation as a way to socially regulate emotions: Effects of others’ situational and emotional similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factual understanding of randomized clinical trials: a multicenter case-control study in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index de compréhension des essais cliniques randomisés en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de régulation émotionnelle : la suppression expressive et la réévaluation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (59), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,287 +3686,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Adenis</w:t>
+                <w:t xml:space="preserve">C. Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Reich</w:t>
+                <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennin</w:t>
+                <w:t xml:space="preserve">P. Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562509v1</w:t>
+                <w:t xml:space="preserve">hal-01424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adenis</w:t>
+                <w:t xml:space="preserve">Claude Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reich</w:t>
+                <w:t xml:space="preserve">Michel Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vennin</w:t>
+                <w:t xml:space="preserve">Philippe Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424878v1</w:t>
+                <w:t xml:space="preserve">halshs-01562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3978,273 +3978,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
+                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131685v1</w:t>
+                <w:t xml:space="preserve">hal-05181308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Fayard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181308v1</w:t>
+                <w:t xml:space="preserve">hal-05131685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,64 +4437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,103 +4532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,103 +4653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,103 +5217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>