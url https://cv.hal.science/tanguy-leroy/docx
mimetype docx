--- v2 (2026-04-29)
+++ v3 (2026-04-30)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
+                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">S. Leveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722513v1</w:t>
+                <w:t xml:space="preserve">hal-04888799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leveaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888799v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): A multicentric French national observational cross‐sectional study based on the FranceCoag registry</w:t>
               </w:r>
@@ -609,392 +609,392 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821846v1</w:t>
@@ -1133,1509 +1133,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+                <w:t xml:space="preserve">Natacha Rosso-Delsemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Milien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230475v1</w:t>
+                <w:t xml:space="preserve">hal-02057702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): study protocol for a multicentric French national observational cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Milien</w:t>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.e022409. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-022409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057702v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96, pp.567 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562426v1</w:t>
+                <w:t xml:space="preserve">halshs-01562429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
+                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Testart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.70 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752089v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of coping: a new french four-factor structure of the brief COPE inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223891.2014.886255⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562429v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional intelligence and coping strategies as determinants of quality of life in depressed patient-caregiver dyads: An actor-partner interdependence analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z Hamidou</w:t>
+                <w:t xml:space="preserve">Dyadic effects of coping strategies, time perspectives, and personality on the quality of life of cancer patients and their caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Testart</w:t>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562428v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of caring for patients with severe and complex disabilities on health care workers' quality of life: determinants and specificities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Domains of quality of life freely expressed by cancer patients and their caregivers: contribution of the SEIQoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brisse</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.383 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562425v1</w:t>
+                <w:t xml:space="preserve">halshs-01562426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
+                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lazzarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Aghababian</w:t>
+                <w:t xml:space="preserve">Z. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S112750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482649v1</w:t>
+                <w:t xml:space="preserve">hal-01482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed views of burden and emotional distress of cancer patients and family caregivers during palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (25), pp.1545 - 1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Farina</w:t>
+                <w:t xml:space="preserve">V. Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482367v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: effects of ă coping on the quality of life among the dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Aghababian</w:t>
+                <w:t xml:space="preserve">Valerie Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 10, pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S112750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424853v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l’évaluation de la qualité de vie dans le champ des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,321 +2680,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Seillier</w:t>
+                <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duthilleul</w:t>
+                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbize Julieron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424861v1</w:t>
+                <w:t xml:space="preserve">halshs-01562502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delelis</w:t>
+                <w:t xml:space="preserve">Mélanie Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
+                <w:t xml:space="preserve">Camille Duthilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morbize Julieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562502v1</w:t>
+                <w:t xml:space="preserve">hal-01424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in randomised clinical trials is linked to emotion regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,64 +3058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social affiliation as a way to socially regulate emotions: Effects of others’ situational and emotional similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factual understanding of randomized clinical trials: a multicenter case-control study in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index de compréhension des essais cliniques randomisés en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de régulation émotionnelle : la suppression expressive et la réévaluation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (59), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,287 +3686,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adenis</w:t>
+                <w:t xml:space="preserve">Claude Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reich</w:t>
+                <w:t xml:space="preserve">Michel Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vennin</w:t>
+                <w:t xml:space="preserve">Philippe Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424878v1</w:t>
+                <w:t xml:space="preserve">halshs-01562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Adenis</w:t>
+                <w:t xml:space="preserve">C. Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Reich</w:t>
+                <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennin</w:t>
+                <w:t xml:space="preserve">P. Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562509v1</w:t>
+                <w:t xml:space="preserve">hal-01424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3978,273 +3978,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181308v1</w:t>
+                <w:t xml:space="preserve">hal-05131685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
+                <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131685v1</w:t>
+                <w:t xml:space="preserve">hal-05181308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,64 +4437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,103 +4532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Doumergue</w:t>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,103 +4653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,103 +5217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>