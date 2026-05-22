--- v3 (2026-04-30)
+++ v4 (2026-05-22)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
+                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leveaux</w:t>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Doumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), pp.1423-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-024-03626-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888799v1</w:t>
+                <w:t xml:space="preserve">hal-04722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring reconceptualization and reprioritization during France’s first COVID-19-related lockdown in women with and without a history of cancer: an adaptation of the SeiQol-DW and PGI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Je ne crois pas au hasard ! ». Du déterminisme du destin aux approches contingentes scientifiques : Les représentations sociales du hasard pour expliquer l’appréhension de l’incertitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722513v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adherence and consequences of the transition from adolescence to adulthood among young people with severe haemophilia (TRANSHEMO): A multicentric French national observational cross‐sectional study based on the FranceCoag registry</w:t>
               </w:r>
@@ -609,392 +609,392 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernetière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821846v1</w:t>
@@ -1286,64 +1286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96, pp.567 - 567. </w:t>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherazad Khaldi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,347 +2062,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossed views of burden and emotional distress of cancer patients and family caregivers during palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Hamidou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (25), pp.1545 - 1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482367v1</w:t>
+                <w:t xml:space="preserve">hal-01424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed views of burden and emotional distress of cancer patients and family caregivers during palliative care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Coping with a newly diagnosed high-grade glioma: patient-caregiver dyad ă effects on quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+                <w:t xml:space="preserve">Z. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Penel</w:t>
+                <w:t xml:space="preserve">E. Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (25), pp.1545 - 1285. </w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.4056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11060-016-2161-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424857v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related hearing loss in individuals and their caregivers: Effects of coping on the quality of life among the dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aghababian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2578,64 +2578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l’évaluation de la qualité de vie dans le champ des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,321 +2680,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delelis</w:t>
+                <w:t xml:space="preserve">Mélanie Seillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
+                <w:t xml:space="preserve">Camille Duthilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morbize Julieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562502v1</w:t>
+                <w:t xml:space="preserve">hal-01424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of patient delay in doctor consultation in head and neck cancers (Protocol DEREDIA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Régulations endogène et exogène des émotions : des processus complémentaires et indissociables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Seillier</w:t>
+                <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duthilleul</w:t>
+                <w:t xml:space="preserve">J.-L. Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbize Julieron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3), pp.183-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.motcer.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424861v1</w:t>
+                <w:t xml:space="preserve">halshs-01562502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in randomised clinical trials is linked to emotion regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,64 +3058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social affiliation as a way to socially regulate emotions: Effects of others’ situational and emotional similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factual understanding of randomized clinical trials: a multicenter case-control study in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index de compréhension des essais cliniques randomisés en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de régulation émotionnelle : la suppression expressive et la réévaluation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (59), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,287 +3686,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Adenis</w:t>
+                <w:t xml:space="preserve">C. Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Reich</w:t>
+                <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennin</w:t>
+                <w:t xml:space="preserve">P. Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562509v1</w:t>
+                <w:t xml:space="preserve">hal-01424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l’information dans les familles à risque héréditaire de cancer du sein et de l’ovaire mutées BRCA1/2 et taux de consultation des apparentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
+                <w:t xml:space="preserve">Information spreading about hereditary carriage of a BRCA1/2 mutation and ovarian cancer and rate of consultation of the concerned relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adenis</w:t>
+                <w:t xml:space="preserve">Claude Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reich</w:t>
+                <w:t xml:space="preserve">Michel Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vennin</w:t>
+                <w:t xml:space="preserve">Philippe Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 4 (95), pp.395-402. </w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/bdc.2008.0622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424878v1</w:t>
+                <w:t xml:space="preserve">halshs-01562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3997,64 +3997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responding to Threats: Social Representations and Emotional Adaptation among Lyon Firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,64 +4092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu et mécanismes identitaires des étudiantes aidantes dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4187,64 +4187,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,64 +4437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,103 +4532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du confinement sur la qualité de vie individualisée des femmes ayant ou pas une histoire de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4653,103 +4653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualization of quality of life due to the lockdown among women with or without cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,103 +5217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Doumergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Touillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherezad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Felce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2019.01.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso-Delsemme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-022409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alessandrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223891.2014.886255" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baumstarck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alessandrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hamidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Testart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherazad Khaldi-Cherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamidou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2161-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzarotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aghababian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lazzarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aghababian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S112750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthilleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbize Julieron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delelis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Nandrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christophe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clisant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clisant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-009-9315-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ42P3H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0888" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delelis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2008.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-025JXZKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adenis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vennin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Reich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doumergue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginguen&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalampalikis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujen Man Maharjan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04737112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dentella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>