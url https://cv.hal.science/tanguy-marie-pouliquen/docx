--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -111,1108 +111,1108 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéré, Délivré...de mon smartphone.</w:t>
+                <w:t xml:space="preserve">La spiritualité du grand âge selon le pape François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libéré, délivré..de mon smartphone. 10 jours pour reprendre le contrôle</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la spiritualité du grand âge, Institut Catholique de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014242v1</w:t>
+                <w:t xml:space="preserve">hal-05014111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'accomplir pleinement.</w:t>
+                <w:t xml:space="preserve">Petite histoire de la Pensée Sociale de l'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'accomplir pleinement. Trouver les clefs d'une croissance personnelle et relationnelle</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Journée de rentrée des Entrepreneurs et Dirigeants Chrétiens (EDC) de la région Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Entrepreneurs et Dirigeants Chrétiens (EDC), Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014310v1</w:t>
+                <w:t xml:space="preserve">hal-05269708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral development of the person</w:t>
+                <w:t xml:space="preserve">Appel urgent à la vigilance numérique : refuser la dépersonnalisation numérisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">"Dialogues théologiques et juridiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de Montauban organisé par C. Mengès-Le Pape (CTHDIP), Nov 2024, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589436v1</w:t>
+                <w:t xml:space="preserve">hal-05014447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture - Une mutation anthropologique pour donner ses chances à l’avenir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À partir des fondamentaux de la Pensée Sociale Chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avenir: critique, résistance, utopie</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Assises régionales des Entrepreneurs Dirigeants Chrétiens, Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entrepreneurs Dirigeants Chrétiens, Mar 2023, Abbaye sainte Marie du désert, Village de François, Lagny le Sec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580789v1</w:t>
+                <w:t xml:space="preserve">hal-04112855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Eglise catholique, le gender et la femme : la tentation du même</w:t>
+                <w:t xml:space="preserve">Hymne à la liberté : La liberté comme processus de décision en conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La femme au coeur de l'Eglise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04112894v1</w:t>
+              <w:t xml:space="preserve">colloque international La liberté : études théologiques et juridiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 1 Capitole, Faculté de Droit, CTHDIP, Jun 2022, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Charte de l'accompagnement spirituel » et « Repères pour les confesseurs » : pour une pédagogie du respect des consciences</w:t>
+                <w:t xml:space="preserve">Libéré, Délivré...de mon smartphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Première Partie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05014150v1</w:t>
+              <w:t xml:space="preserve">Libéré, délivré..de mon smartphone. 10 jours pour reprendre le contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Première Partie, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux fondements de la justice restaurative : restaurer l'humanité de la personne grâce au par-don</w:t>
+                <w:t xml:space="preserve">S'accomplir pleinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04589351v1</w:t>
+              <w:t xml:space="preserve">S'accomplir pleinement. Trouver les clefs d'une croissance personnelle et relationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mame, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidote à la peur de l'avenir : Relier la fraternité à la promotion intégrale</w:t>
+                <w:t xml:space="preserve">Integral development of the person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liberté Politique</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture - Une mutation anthropologique pour donner ses chances à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir: critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589267v1</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2022, Anthropocene / Anthropocène / Anthropozän, 9782807616387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eglise catholique, le gender et la femme : la tentation du même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La femme au coeur de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite histoire de la Pensée Sociale de l'Eglise</w:t>
+                <w:t xml:space="preserve">« Charte de l'accompagnement spirituel » et « Repères pour les confesseurs » : pour une pédagogie du respect des consciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rentrée des Entrepreneurs et Dirigeants Chrétiens (EDC) de la région Midi-Pyrénées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05269708v1</w:t>
+              <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spiritualité du grand âge selon le pape François</w:t>
+                <w:t xml:space="preserve">Aux fondements de la justice restaurative : restaurer l'humanité de la personne grâce au par-don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la spiritualité du grand âge, Institut Catholique de Toulouse</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05014111v1</w:t>
+              <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel urgent à la vigilance numérique : refuser la dépersonnalisation numérisée</w:t>
+                <w:t xml:space="preserve">Antidote à la peur de l'avenir : Relier la fraternité à la promotion intégrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Dialogues théologiques et juridiques"</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Liberté Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03709217v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1491,115 +1491,115 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir : critique, résistance, utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cholvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280, 2022, Anthropocène, 9782807616387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1618,119 +1618,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cholvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021242v1</w:t>
@@ -2150,51 +2150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29508550"/>
+    <w:nsid w:val="E2DA10F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2381,51 +2381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-marie-pouliquen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014242v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-marie-pouliquen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>