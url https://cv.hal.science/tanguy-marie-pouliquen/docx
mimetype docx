--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -111,1297 +111,1396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spiritualité du grand âge selon le pape François</w:t>
+                <w:t xml:space="preserve">Quelle posture vis-à-vis de l'IA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la spiritualité du grand âge, Institut Catholique de Toulouse</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Intégrer l’IA dans l’entreprise, quel impact ? Un progrès utile pour l’humanité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Moissac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014111v1</w:t>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-03709217v1</w:t>
+                <w:t xml:space="preserve">hal-05014367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéré, Délivré...de mon smartphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Première Partie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libéré, délivré..de mon smartphone. 10 jours pour reprendre le contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Première Partie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'accomplir pleinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'accomplir pleinement. Trouver les clefs d'une croissance personnelle et relationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mame, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral development of the person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture - Une mutation anthropologique pour donner ses chances à l’avenir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Eglise catholique, le gender et la femme : la tentation du même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avenir: critique, résistance, utopie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La femme au coeur de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580789v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Eglise catholique, le gender et la femme : la tentation du même</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture - Une mutation anthropologique pour donner ses chances à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Le Cerf. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La femme au coeur de l'Eglise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'avenir: critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2022, Anthropocene / Anthropocène / Anthropozän, 9782807616387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112894v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église-fraternité aux deux premiers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de l’Institut Catholique de Toulouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui est mon frère ? Construire la fraternité aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-94, 2019, 978-2-88959-019-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Charte de l'accompagnement spirituel » et « Repères pour les confesseurs » : pour une pédagogie du respect des consciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux fondements de la justice restaurative : restaurer l'humanité de la personne grâce au par-don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antidote à la peur de l'avenir : Relier la fraternité à la promotion intégrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle posture vis-à-vis de l'IA.</w:t>
+                <w:t xml:space="preserve">Petite histoire de la Pensée Sociale de l'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégrer l’IA dans l’entreprise, quel impact ? Un progrès utile pour l’humanité ?</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journée de rentrée des Entrepreneurs et Dirigeants Chrétiens (EDC) de la région Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Entrepreneurs et Dirigeants Chrétiens (EDC), Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05014367v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spiritualité du grand âge selon le pape François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur la spiritualité du grand âge, Institut Catholique de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel urgent à la vigilance numérique : refuser la dépersonnalisation numérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dialogues théologiques et juridiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de Montauban organisé par C. Mengès-Le Pape (CTHDIP), Nov 2024, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À partir des fondamentaux de la Pensée Sociale Chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises régionales des Entrepreneurs Dirigeants Chrétiens, Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entrepreneurs Dirigeants Chrétiens, Mar 2023, Abbaye sainte Marie du désert, Village de François, Lagny le Sec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymne à la liberté : La liberté comme processus de décision en conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international La liberté : études théologiques et juridiques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 1 Capitole, Faculté de Droit, CTHDIP, Jun 2022, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de la dignité de la personne au regard de la Déclaration de la Congrégation pour la doctrine de la foi (Dignitas infinita) de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1411,469 +1510,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discerner pour bien agir avec saint Ignace et le pape François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir : critique, résistance, utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doat</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280, 2022, Anthropocène, 9782807616387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marin</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 jours pour prendre la bonne décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Béatitudes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir vraiment soi-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Béatitudes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,91 +1982,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse de Lisieux, de la névrose à la vie par la confiance en Jésus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1977,112 +2076,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnification intégrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'anthropologie prospective "Humains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2150,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2DA10F3"/>
+    <w:nsid w:val="1BAAD159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2381,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-marie-pouliquen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-marie-pouliquen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>