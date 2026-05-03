--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2276,316 +2276,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interculturalité, corps et sport : formation à l’interculturel et développement de compétences pragmatiques en cursus STAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque « L'interculturel » dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944917v1</w:t>
+                <w:t xml:space="preserve">hal-01950407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : quel impact sur les interactions didactiques ?</w:t>
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621922v1</w:t>
+                <w:t xml:space="preserve">hal-02944917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturalité, corps et sport : formation à l’interculturel et développement de compétences pragmatiques en cursus STAPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : quel impact sur les interactions didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L'interculturel » dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Septième colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950407v1</w:t>
+                <w:t xml:space="preserve">hal-04621922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation physique en filière bilingue et transposition didactique</w:t>
               </w:r>
@@ -3363,165 +3363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Routes de la lutte</w:t>
+                <w:t xml:space="preserve">Wrestling with different rules: a comparison between Ireland and Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference of Sports History Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227632v1</w:t>
+                <w:t xml:space="preserve">halshs-00824443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrestling with different rules: a comparison between Ireland and Brittany</w:t>
+                <w:t xml:space="preserve">Les Routes de la lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Sports History Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de recherche sur l’éducation, les apprentissages et la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824443v1</w:t>
+                <w:t xml:space="preserve">halshs-01227632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wrestling Move(s) From Ireland to America</w:t>
               </w:r>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22FB52FC"/>
+    <w:nsid w:val="DDE1D878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5118-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162376979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3657-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127w2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.869218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5118-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162376979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3657-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127w2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.869218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>