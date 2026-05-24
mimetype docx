--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -787,169 +787,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Prize fighting to Pride fighting</w:t>
+                <w:t xml:space="preserve">Wrestling in 19th to early 20th century Ireland and the ethnic stereotype of the Irish fighter in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Bretagne – Ecosse : contacts, transferts et dissonances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, 2017, 979-10-92331-32-5</w:t>
+              <w:t xml:space="preserve">Travel in France and Ireland : Tourism, Sport and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2017, 978-3-0343-2264-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694984v1</w:t>
+                <w:t xml:space="preserve">hal-01694983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrestling in 19th to early 20th century Ireland and the ethnic stereotype of the Irish fighter in the USA</w:t>
+                <w:t xml:space="preserve">From Prize fighting to Pride fighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Manfredi; Michel Byrne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel in France and Ireland : Tourism, Sport and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2017, 978-3-0343-2264-5</w:t>
+              <w:t xml:space="preserve">Rencontres Bretagne – Ecosse : contacts, transferts et dissonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, 2017, 979-10-92331-32-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694983v1</w:t>
+                <w:t xml:space="preserve">hal-01694984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
               </w:r>
@@ -2910,204 +2910,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tension à son comble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">11ème conférence de l’Association of Franco-Irish Studies ; Travel in France and Ireland : Tourism, Sport and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+                <w:t xml:space="preserve">halshs-01227622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tension à son comble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l’Association of Franco-Irish Studies ; Travel in France and Ireland : Tourism, Sport and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227622v1</w:t>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb (titre provisoire)</w:t>
               </w:r>
@@ -3708,303 +3708,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte en Irlande</w:t>
+                <w:t xml:space="preserve">Gouren: When Wrestling Steps Down the Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre d’études irlandaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference of the North American Society for Sport History (NASSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lake Placid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227626v1</w:t>
+                <w:t xml:space="preserve">halshs-00824430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouren: When Wrestling Steps Down the Ring</w:t>
+                <w:t xml:space="preserve">Lutte en Irlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Society for Sport History (NASSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lake Placid, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre d’études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824430v1</w:t>
+                <w:t xml:space="preserve">halshs-01227626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte dans la culture irlandaise : &amp;quot; pop art &amp;quot; au service de la justice</w:t>
+                <w:t xml:space="preserve">Gouren in the 1960s: Wrestling with the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Comité Européen d'Histoire du Sport (CESH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t>
+              <w:t xml:space="preserve">Conference of the British Society for Sports History (BSSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824422v1</w:t>
+                <w:t xml:space="preserve">halshs-00824426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouren in the 1960s: Wrestling with the Past</w:t>
+                <w:t xml:space="preserve">La lutte dans la culture irlandaise : &amp;quot; pop art &amp;quot; au service de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the British Society for Sports History (BSSH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence du Comité Européen d'Histoire du Sport (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824426v1</w:t>
+                <w:t xml:space="preserve">halshs-00824422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDE1D878"/>
+    <w:nsid w:val="03114A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5118-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162376979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3657-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127w2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.869218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanguy-philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5118-8889" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162376979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3657-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127w2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.869218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>