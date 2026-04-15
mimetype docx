--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -750,196 +750,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920532v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New convergent sequences of approximations to Stieltjes' constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (2), pp.Id 127091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polynomial continued fractions for $\exp(\pi)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (4), pp.377-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10236198.2023.2204979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269677v3</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03508294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On primary pseudo-polynomials (Around Ruzsa's Conjecture)</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remainder Padé approximants for hypergeometric series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1703,300 +1703,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microsolutions of differential operators and values of arithmetic Gevrey series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2018.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rational approximation to values of G-functions, and their expansions in integer bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscripta mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155 (3-4), pp.579-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00229-017-0933-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional values of E-functions at algebraic points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adamczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (4), pp.697-708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms.12168⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01570933v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01160765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holomorphic solutions of E-operators</w:t>
               </w:r>
@@ -2158,50 +2158,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiple zeta values, Padé approximation and Vasilyev's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201309_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmetic theory of E-operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.31-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the algebraic dependence of E -functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2210,2308 +2392,2126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Padé approximants to the Euler, exponential and logarithmic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.28⟩</w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.565 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stephane Fischler</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy-Littlewood series and even continued fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.201309_009⟩</w:t>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.175-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11854-015-006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the impossibility of a Siegel-Shidlovskii like theorem for G-functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hardy-Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Volume 38 - 2015, pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/hrj.2015.1357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hardy-Littlewood series and even continued fractions</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadamard products of algebraic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11854-015-006-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.579-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simultaneous Padé approximants to the Euler, exponential and logarithmic functions</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of $G$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the arithmetic nature of the values of the gamma function, Euler's constant, and Gompertz's constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Michigan Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.239-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1307/mmj/1339011525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear forms in zeta values arising from certain Sorokin-type integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (5), pp.641 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10958-012-0662-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (4), pp.944 - 955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.175-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2009-063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality exponent and rational approximations with prescribed growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (03), pp.799 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-09-10084-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels : le cas des puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (4), pp.347 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa142-4-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremality Properties of Some Diophantine Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.481 - 494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2010.10390638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fonctions arithmétiques non entières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 169 (1), pp.155 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-009-0008-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPLICATIONS ARITHMÉTIQUES DE L'INTERPOLATION LAGRANGIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 05 (02), pp.185 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042109001992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations for values of derivatives of the Gamma function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (11), pp.6115 - 6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04905-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Number Theory and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.555 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CNTP.2009.v3.n3.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality measures for some automatic real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (3), pp.659-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109002643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Polynomial Approximations of the Lerch Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (6), pp.1341 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-2009-063-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE BITS COUNTING FUNCTION OF REAL NUMBERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1446788708000591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of Hawkins’ random “primes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (2), pp.565 - 589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jtnb.914⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.799 - 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1609 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de symétrie dans des formes linéaires en polyzêtas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 617, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/CRELLE.2008.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/CRELLE.2008.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00101377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remainder Pade Approximants for the Exponential Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,302 +4642,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How can we escape Thomae's relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.183-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nombres D’Euler, approximants de Padé et constante de Catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.199 - 214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-006-6507-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-006-6507-0⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01618672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exposant de densite en approximation rationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (24), 48p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/IMRN/2006/95418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/IMRN/2006/95418⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01618668v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01618677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selberg's integral and linear forms in zeta values</w:t>
               </w:r>
@@ -5719,118 +5719,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zeros of $E$-functions and of exponential polynomials defined over $\overline{\mathbb{Q}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arithmetic properties of the Taylor coefficients of differentially algebraic power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new transcendence measure for the values of the exponential function at algebraic arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5839,498 +5914,423 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Zeros of $E$-functions and of exponential polynomials defined over $\overline{\mathbb{Q}}$</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcendence of values of logarithms of $E$-functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations to values of $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349259v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padé type approximants of Hurwitz zeta functions $\zeta(4,x)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Euler's constant a value of an arithmetic special function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs algébriques de $E$-fonctions aux points algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries hypergéométriques multiples et polyzêtas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>