--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -100,4844 +100,4844 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representability of G-functions as rational functions in hypergeometric series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.103542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2024.103542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abel's problem, Gauss and Cartier congruences over number fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imrn/rnaf295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Representability of G-functions as rational functions in hypergeometric series</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Abel's problem and Gauss congruences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dreyfus</w:t>
+                <w:t xml:space="preserve">Eric Delaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2024.103542⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (5), pp.4301-4327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnad229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772016v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial behavior of Mahler functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042124501070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793042124501070⟩</w:t>
+                <w:t xml:space="preserve">hal-03703010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations between values of arithmetic Gevrey series, and applications to values of the Gamma function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.36-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2024.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization of differential equations and algebraic values of $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.1427-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771150v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values of E-functions are not Liouville numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920532v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New convergent sequences of approximations to Stieltjes' constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (2), pp.Id 127091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polynomial continued fractions for $\exp(\pi)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2204979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269677v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On primary pseudo-polynomials (Around Ruzsa's Conjecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042122500828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on G-operators of order 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (2), pp.321-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/cm8600-3-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065680v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors of E-operators with an η-apparent singularity at zero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2969/jmsj/85708570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953453v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Galochkin's characterization of hypergeometric G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moscow Journal of Combinatorics and Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/moscow.2022.11.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegel's problem for E-functions of order 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84304-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear independence of values of G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on odd zeta values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadim Zudilin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, B81b, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values of globally bounded G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/14402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493550v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remainder Padé approximants for hypergeometric series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.833-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10652469.2019.1624542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximation to values of G-functions, and their expansions in integer bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (3-4), pp.579-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-017-0933-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245428v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceptional values of E-functions at algebraic points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microsolutions of differential operators and values of arithmetic Gevrey series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2018.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holomorphic solutions of E-operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (1), pp.275 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-017-1517-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the denominators of the Taylor coefficients of G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyushu Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, 2, pp.287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2206/kyushujm.71.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the algebraic dependence of E -functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.271-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple zeta values, Padé approximation and Vasilyev's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201309_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmetic theory of E-operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.31-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on the impossibility of a Siegel-Shidlovskii like theorem for G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hardy-Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 38 - 2015, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/hrj.2015.1357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Padé approximants to the Euler, exponential and logarithmic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.565 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy-Littlewood series and even continued fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.175-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11854-015-006-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadamard products of algebraic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.579-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of $G$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear forms in zeta values arising from certain Sorokin-type integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (5), pp.641 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10958-012-0662-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the arithmetic nature of the values of the gamma function, Euler's constant, and Gompertz's constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Michigan Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.239-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1307/mmj/1339011525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.175-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2009-063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (4), pp.944 - 955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality exponent and rational approximations with prescribed growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (03), pp.799 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-09-10084-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels : le cas des puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (4), pp.347 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa142-4-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremality Properties of Some Diophantine Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.481 - 494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2010.10390638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations for values of derivatives of the Gamma function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (11), pp.6115 - 6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04905-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fonctions arithmétiques non entières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 169 (1), pp.155 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-009-0008-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPLICATIONS ARITHMÉTIQUES DE L'INTERPOLATION LAGRANGIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 05 (02), pp.185 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042109001992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Number Theory and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.555 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CNTP.2009.v3.n3.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality measures for some automatic real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (3), pp.659-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109002643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Polynomial Approximations of the Lerch Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (6), pp.1341 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-2009-063-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of Hawkins’ random “primes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.799 - 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes de symétrie dans des formes linéaires en polyzêtas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/CRELLE.2008.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101377v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE BITS COUNTING FUNCTION OF REAL NUMBERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1446788708000591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remainder Pade Approximants for the Exponential Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.109 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00365-006-0635-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergents and irrationality measures of logarithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.931 - 952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nombres D’Euler, approximants de Padé et constante de Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (2), pp.199 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-006-6507-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exposant de densite en approximation rationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (5), pp.4301-4327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnad229⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 2006 (24), 48p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/IMRN/2006/95418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can we escape Thomae's relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...622 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.183-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...3544 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618677v1</w:t>
-              </w:r>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">hal-01618668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selberg's integral and linear forms in zeta values</w:t>
               </w:r>
@@ -5274,51 +5274,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Dwork's p-adic formal congruences theorem and hypergeometric mirror maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximants de Padé des q-Polylogarithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,139 +5623,364 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the singularities of differential equations satisfied by $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A class of arithmetic difference operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmetic properties of the Taylor coefficients of differentially algebraic power series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new transcendence measure for the values of the exponential function at algebraic arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeros of $E$-functions and of exponential polynomials defined over $\overline{\mathbb{Q}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5764,625 +5989,475 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcendence of values of logarithms of $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations to values of $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349259v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padé type approximants of Hurwitz zeta functions $\zeta(4,x)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Euler's constant a value of an arithmetic special function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs algébriques de $E$-fonctions aux points algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries hypergéométriques multiples et polyzêtas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...423 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6392,114 +6467,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés diophantiennes de la fonction zêta de Riemann aux entiers impairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Caen, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6646,51 +6721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>