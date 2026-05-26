--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -750,196 +750,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920532v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polynomial continued fractions for $\exp(\pi)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2204979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269677v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New convergent sequences of approximations to Stieltjes' constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 524 (2), pp.Id 127091. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03508294v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03269677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On primary pseudo-polynomials (Around Ruzsa's Conjecture)</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remainder Padé approximants for hypergeometric series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1703,300 +1703,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microsolutions of differential operators and values of arithmetic Gevrey series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2018.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rational approximation to values of G-functions, and their expansions in integer bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscripta mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155 (3-4), pp.579-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00229-017-0933-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional values of E-functions at algebraic points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adamczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (4), pp.697-708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms.12168⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01570933v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01160765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holomorphic solutions of E-operators</w:t>
               </w:r>
@@ -2158,50 +2158,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiple zeta values, Padé approximation and Vasilyev's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.201309_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmetic theory of E-operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.31-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the algebraic dependence of E -functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2210,2308 +2392,2126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Padé approximants to the Euler, exponential and logarithmic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2422/2036-2145.201309_009⟩</w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.565 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stephane Fischler</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy-Littlewood series and even continued fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.28⟩</w:t>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.175-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11854-015-006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the impossibility of a Siegel-Shidlovskii like theorem for G-functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hardy-Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Volume 38 - 2015, pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/hrj.2015.1357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Simultaneous Padé approximants to the Euler, exponential and logarithmic functions</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadamard products of algebraic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.579-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of $G$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the values of G-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.313-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the arithmetic nature of the values of the gamma function, Euler's constant, and Gompertz's constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Michigan Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.239-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1307/mmj/1339011525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear forms in zeta values arising from certain Sorokin-type integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (5), pp.641 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10958-012-0662-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of multiples of real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (3), pp.325-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-011-0316-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (4), pp.944 - 955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.175-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2009-063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations rationnelles des valeurs de la fonction Gamma aux rationnels : le cas des puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (4), pp.347 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa142-4-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality exponent and rational approximations with prescribed growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (03), pp.799 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-09-10084-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extremality Properties of Some Diophantine Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.481 - 494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2010.10390638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fonctions arithmétiques non entières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 169 (1), pp.155 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-009-0008-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations for values of derivatives of the Gamma function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (11), pp.6115 - 6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04905-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPLICATIONS ARITHMÉTIQUES DE L'INTERPOLATION LAGRANGIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 05 (02), pp.185 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042109001992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the integrality of the Taylor coefficients of mirror maps, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Number Theory and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.555 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CNTP.2009.v3.n3.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrationality measures for some automatic real numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adamczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (3), pp.659-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004109002643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Polynomial Approximations of the Lerch Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (6), pp.1341 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-2009-063-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE BITS COUNTING FUNCTION OF REAL NUMBERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1446788708000591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of Hawkins’ random “primes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (2), pp.565 - 589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jtnb.914⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.799 - 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...1700 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de symétrie dans des formes linéaires en polyzêtas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 617, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/CRELLE.2008.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/CRELLE.2008.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00101377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remainder Pade Approximants for the Exponential Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,302 +4642,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How can we escape Thomae's relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Krattenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.183-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nombres D’Euler, approximants de Padé et constante de Catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.199 - 214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-006-6507-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-006-6507-0⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01618672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exposant de densite en approximation rationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (24), 48p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/IMRN/2006/95418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/IMRN/2006/95418⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01618668v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01618677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selberg's integral and linear forms in zeta values</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximants de Padé des q-Polylogarithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5657,255 +5657,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A class of arithmetic difference operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the singularities of differential equations satisfied by $E$-functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeros of $E$-functions and of exponential polynomials defined over $\overline{\mathbb{Q}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic properties of the Taylor coefficients of differentially algebraic power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new transcendence measure for the values of the exponential function at algebraic arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,498 +5989,423 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Zeros of $E$-functions and of exponential polynomials defined over $\overline{\mathbb{Q}}$</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcendence of values of logarithms of $E$-functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational approximations to values of $E$-functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349259v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padé type approximants of Hurwitz zeta functions $\zeta(4,x)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Euler's constant a value of an arithmetic special function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619235v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs algébriques de $E$-fonctions aux points algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries hypergéométriques multiples et polyzêtas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreyfus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rivoal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2024.103542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915497v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772016v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnad229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Poulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042124501070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fischler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771150v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920532v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269677v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2204979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083185v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065680v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm8600-3-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953453v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/85708570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2022.11.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84304-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/950" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadim Zudilin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493550v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fischler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1624542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2018.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245428v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-017-0933-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adamczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1517-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2206/kyushujm.71.287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fischler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201309_009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Seuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-015-006-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/hrj.2015.1357" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1339011525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-012-0662-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V2T8DVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-011-0316-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2009.08.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa142-4-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-09-10084-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2010.10390638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-009-0008-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GRSB53W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04905-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109001992" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2009.v3.n3.a5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004109002643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2009-063-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788708000591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101377v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2008.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-006-0635-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2502B209701394AFD6515DDFB3690F2A19C5B33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-006-6507-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CD2C68E34F7BBD41A7DFAA7119F6B0EF8ECFFA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IMRN/2006/95418" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VJ1FV7MS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(03)00630-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ball" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002220100168" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG6NV8KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864745v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349259v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584731v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619235v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>