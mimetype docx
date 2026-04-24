--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -261,589 +261,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of high-performance glasses through an encoder-decoder machine learning approach toward materials discovery: Application to oxynitride glasses</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121882⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493176v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Chouaib Mhamdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Sharafat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Milewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e20487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse design of high-performance glasses through an encoder-decoder machine learning approach toward materials discovery: Application to oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharafat Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e20487. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.121882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017714v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on oxynitride glasses: Transparency, compositions, redox, composites, crystallization, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,1148 +884,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and mechanical properties of a barium titanosilicate glass</w:t>
+                <w:t xml:space="preserve">Effect of calcium and potassium oxide addition on the viscosity and fragility of a calcium aluminosilicate melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+                <w:t xml:space="preserve">Sohei Sukenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. To</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanori Tashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-024-09518-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (6), pp.3822-3836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532711v1</w:t>
+                <w:t xml:space="preserve">hal-04478445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and potassium oxide addition on the viscosity and fragility of a calcium aluminosilicate melt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization and mechanical properties of a barium titanosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (6), pp.3822-3836. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (11), pp.4620-4635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-024-09518-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478445v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrochemical Properties of Lithium Aluminoborate Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of brittle particulate composites consisting of a glass matrix and glass or ceramic particles with elastic property mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.27-44. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659991v1</w:t>
+                <w:t xml:space="preserve">hal-04835406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of brittle particulate composites consisting of a glass matrix and glass or ceramic particles with elastic property mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Electrochemical Properties of Lithium Aluminoborate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theany To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+                <w:t xml:space="preserve">Ismail Ladjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moriceau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102278. </w:t>
+              <w:t xml:space="preserve">Glass Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835406v1</w:t>
+                <w:t xml:space="preserve">hal-04659991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of oxynitride glasses</w:t>
+                <w:t xml:space="preserve">Some strange things about the mechanical properties of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Pomeroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">T. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.14204⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796832v1</w:t>
+                <w:t xml:space="preserve">hal-04123694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duval</w:t>
+                <w:t xml:space="preserve">Mechanical properties of oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Pomeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.1037-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258645v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanoluminescence of (Eu, Ho)-doped oxynitride glass-ceramics from the BaO-SiO2-Si3N4 chemical system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (1), pp.011905. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (13), pp.134501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0149749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192642v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Elaboration, structure, and mechanical properties of oxynitride glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanoluminescence of (Eu, Ho)-doped oxynitride glass-ceramics from the BaO-SiO2-Si3N4 chemical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18824⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), pp.011905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0149749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852246v1</w:t>
+                <w:t xml:space="preserve">hal-04192642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some strange things about the mechanical properties of glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Rouxel</w:t>
+                <w:t xml:space="preserve">Review: Elaboration, structure, and mechanical properties of oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (3), pp.1611-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.18824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123694v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness and hardness of transparent MgO-Al2O3-SiO2 glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sant'Ana Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,667 +2174,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: Composition dependence of indentation deformation and indentation cracking in glass (vol 61, pg 5949, 2013)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment dependence of KIc of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sellappan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">N.G. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Celarie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">C. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.120873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216980v1</w:t>
+                <w:t xml:space="preserve">hal-03249478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and crystallization of Ba2Si3O8 spherulites in a barium aluminum silicate glass, and mechanical properties of the obtained glass-ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to: Composition dependence of indentation deformation and indentation cracking in glass (vol 61, pg 5949, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sellappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moriceau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">F. Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.08.025⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961010v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation of glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Nucleation and crystallization of Ba2Si3O8 spherulites in a barium aluminum silicate glass, and mechanical properties of the obtained glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Il Jang</w:t>
+                <w:t xml:space="preserve">A. Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upadrasta Ramamurty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.100834. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.838-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2021.100834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330312v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum crack growth in alkali silicate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indentation of glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Waurischk</w:t>
+                <w:t xml:space="preserve">Jae-Il Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reinsch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upadrasta Ramamurty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121094⟩</w:t>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.100834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2021.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334308v1</w:t>
+                <w:t xml:space="preserve">hal-03330312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment dependence of KIc of glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Vacuum crack growth in alkali silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Waurischk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.G. Brou</w:t>
+                <w:t xml:space="preserve">H. Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lim</w:t>
+                <w:t xml:space="preserve">J. Deubener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 566, pp.120873. </w:t>
+              <w:t xml:space="preserve">, 2021, 572, pp.121094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249478v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties and fracture toughness of SiOC-based glass-ceramic nanocomposites</w:t>
               </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (1), pp.491-499. </w:t>
@@ -2980,64 +2980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Hameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3082,676 +3082,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SiC/Silica and Carbon/Silica Interfaces on the High-Temperature Creep of Silicon Oxycarbide-Based Glass Ceramics A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Stabler</w:t>
+                <w:t xml:space="preserve">Healing of cracks by green laser irradiation in a nanogold particles glass matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schliephake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Heilmaier</w:t>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201800596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503-504, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177516v1</w:t>
+                <w:t xml:space="preserve">hal-01940824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing of cracks by green laser irradiation in a nanogold particles glass matrix composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Influence of SiC/Silica and Carbon/Silica Interfaces on the High-Temperature Creep of Silicon Oxycarbide-Based Glass Ceramics A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stabler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schliephake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heilmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 503-504, pp.115-119. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201800596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940824v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the displacement field and microcracking in a glass by means of X-ray tomography during in situ Vickers indentation experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of composition and high-temperature annealing on the local deformation behavior of silicon oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">C. Stabler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">R. Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wondraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (7), pp.2287-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271548v1</w:t>
+                <w:t xml:space="preserve">hal-02050889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 514, pp.116-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition and high-temperature annealing on the local deformation behavior of silicon oxycarbides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Direct observation of the displacement field and microcracking in a glass by means of X-ray tomography during in situ Vickers indentation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Wondraczek</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (7), pp.2287-2296. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.424-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050889v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity, hardness, and fracture toughness of sodium aluminoborosilicate glasses</w:t>
               </w:r>
@@ -3861,3316 +3861,3316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture toughness, fracture energy and slow crack growth of glass as investigated by the Single-Edge Precracked Beam (SEPB) and Chevron-Notched Beam (CNB) methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roux-Langlois</w:t>
+                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Roumili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.11.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695489v1</w:t>
+                <w:t xml:space="preserve">hal-01713404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+                <w:t xml:space="preserve">Fracture toughness, fracture energy and slow crack growth of glass as investigated by the Single-Edge Precracked Beam (SEPB) and Chevron-Notched Beam (CNB) methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Roumili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">C. Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">A. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713404v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fracture toughness of inorganic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Deformation and Crack Initiation under Vickers Indentation in Na2O-TiO2-SiO2 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garth Scannell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15108⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619286v1</w:t>
+                <w:t xml:space="preserve">hal-01685261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture surface energy and toughness of inorganic glasses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559996v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Poisson's ratio mismatch on the crack path in glass matrix particulate composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fracture toughness of inorganic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-017-0222-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.4374-4396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578400v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ crystallization and elastic properties of transparent MgO-Al2O3-SiO2 glass-ceramic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture surface energy and toughness of inorganic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14767⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.109--113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532170v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Poisson's ratio mismatch on the crack path in glass matrix particulate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (1), pp.73--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-017-0222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532199v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">In situ crystallization and elastic properties of transparent MgO-Al2O3-SiO2 glass-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sant'Ana Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Ana Candida Martins Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Dutra Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.2166--2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631754v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Deformation and Crack Initiation under Vickers Indentation in Na2O-TiO2-SiO2 Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garth Scannell</w:t>
+                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Mingwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Huang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akihiko Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.1982--1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685261v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of copper–lead and copper–zinc borate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Y. Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Celarie</w:t>
+                <w:t xml:space="preserve">Francisco Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 435, pp.55--68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 445-446, pp.45--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259511v1</w:t>
+                <w:t xml:space="preserve">hal-01395442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition and post-transition metal ions in borate glasses: Borate ligand speciation, cluster formation, and their effect on glass transition and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Möncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I. Kamitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Palles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Winterstein-Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (12), pp.124501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4962323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of copper–lead and copper–zinc borate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Möncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. I. Kamitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435, pp.55--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275556v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Daiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Munoz</w:t>
+                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 445-446, pp.45--52. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 286, pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395442v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the elastic modulus of Zr–Cu–Al BMGs during annealing treatment and crystallization: Role of Zr/Cu ratio</w:t>
+                <w:t xml:space="preserve">Examen du modèle d’ampoule de E. Yoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Idriss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Tessier</w:t>
+                <w:t xml:space="preserve">Manuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.028⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150390v1</w:t>
+                <w:t xml:space="preserve">hal-01301360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and atomic bonding character in metallic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties and indentation cracking behavior of Na2O-TiO2-SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garth Scannell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4926882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 429, pp.129--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385067v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving force for indentation cracking in glass: composition, pressure and temperature dependence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the elastic modulus of Zr–Cu–Al BMGs during annealing treatment and crystallization: Role of Zr/Cu ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 421, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132542v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties and atomic bonding character in metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.44901 - 44901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4926882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4933331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219188v1</w:t>
+                <w:t xml:space="preserve">hal-01385067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving force for indentation cracking in glass: composition, pressure and temperature dependence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 373 (2038), In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153240v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness and toughness of sodium borosilicate glasses via Vickers's indentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Barlet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+                <w:t xml:space="preserve">Hervé Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366698v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen du modèle d’ampoule de E. Yoffe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015059⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (15), pp.151906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301360v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and indentation cracking behavior of Na2O-TiO2-SiO2 glasses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hardness and toughness of sodium borosilicate glasses via Vickers's indentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 429, pp.129--142. </w:t>
+              <w:t xml:space="preserve">, 2015, 417-418, pp.66-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225633v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">High-pressure (GPa) impedance measurements based on an indentation-induced local stress field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Daiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">Norio Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 254, pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925870v1</w:t>
+                <w:t xml:space="preserve">hal-00990266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward glasses with better indentation cracking resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01063396v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure (GPa) impedance measurements based on an indentation-induced local stress field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eri Takahashi</w:t>
+                <w:t xml:space="preserve">Toward glasses with better indentation cracking resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norio Hakiri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 254, pp.6-10. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (1), pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990266v1</w:t>
+                <w:t xml:space="preserve">hal-01063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of the GexSe1 − x glasses in the 0 &amp;lt; x &amp;lt; 0.42 range in correlation with their structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Yang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 377, pp.54-59. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.074901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4818482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860106v1</w:t>
+                <w:t xml:space="preserve">hal-00915980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Physical properties of the GexSe1 − x glasses in the 0 &amp;lt; x &amp;lt; 0.42 range in correlation with their structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellyn A. King</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Keryvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114, pp.074901. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 377, pp.54-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4818482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915980v1</w:t>
+                <w:t xml:space="preserve">hal-00860106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition dependence of indentation deformation and indentation cracking in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (16), pp.5949 - 5965. </w:t>
@@ -7220,64 +7220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diamond particles content on the critical load for crack initiation and fracture toughness of SiOC glass-diamond composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,90 +7366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7483,90 +7483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Water Corrosion on Cracks and Vickers Imprints in Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Benbahouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 175 (2), pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7612,51 +7612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOC Glass-Diamond Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,1165 +7752,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+                <w:t xml:space="preserve">Towards Ultrastrong Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Lothar Wondraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">John C. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Juergen Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Horbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (39), pp.4578-4586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201102795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+                <w:t xml:space="preserve">hal-00830216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Brissot</w:t>
+                <w:t xml:space="preserve">Poisson's ratio and modern materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Lakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (11), pp.823-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830217v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang Yang</w:t>
+                <w:t xml:space="preserve">Durability of an As2S3 chalcogenide glass: Optical properties and dissolution kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (3), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00719532v1</w:t>
+                <w:t xml:space="preserve">hal-00719520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's ratio and modern materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. S. Lakes</w:t>
+                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.044501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMAT3134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830215v1</w:t>
+                <w:t xml:space="preserve">hal-00830217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of an As2S3 chalcogenide glass: Optical properties and dissolution kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00719520v1</w:t>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of viscous flow and elasticity of glass forming liquids in the glass transition range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3656695⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829996v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Ultrastrong Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of viscous flow and elasticity of glass forming liquids in the glass transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (18), pp.184501-184501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3656695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201102795⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00830216v1</w:t>
+                <w:t xml:space="preserve">hal-00829996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of high-nitrogen content Ca-Si-O-N glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharafat Ali</w:t>
+                <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grins Jekabs</w:t>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.3455-3458. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676616v1</w:t>
+                <w:t xml:space="preserve">hal-00493882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Keryvin</w:t>
+                <w:t xml:space="preserve">Viscosity of high-nitrogen content Ca-Si-O-N glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharafat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Grins Jekabs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.196-206. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.3455-3458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493882v1</w:t>
+                <w:t xml:space="preserve">hal-00676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boson Peak, Elastic Properties, and Rigidification Induced by the Substitution of Nitrogen for Oxygen in Oxynitride Glasses</w:t>
               </w:r>
@@ -9025,77 +9025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced fluidity in chalcogenide glasses at low and high intensities: A model accounting for photon efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,295 +9153,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structure and physical properties of chalcogenide glasses in the AsxSe1-x system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">Fractal in fracture of bulk metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Q. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. -L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.195206⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (12), pp.2468-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608596v1</w:t>
+                <w:t xml:space="preserve">hal-00830340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal in fracture of bulk metallic glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. B. Gao</w:t>
+                <w:t xml:space="preserve">Elastic properties and surface damage resistance of nitrogen-rich (Ca,Sr)-Si-O-N glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. -L. Wang</w:t>
+                <w:t xml:space="preserve">Ali Sharafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (12), pp.2468-2471. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (41-42), pp.2120-2126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2010.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830340v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boson peak of silicate glasses: The role of Si-O, Al-O, and Si-N bonds</w:t>
               </w:r>
@@ -9525,1992 +9525,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and surface damage resistance of nitrogen-rich (Ca,Sr)-Si-O-N glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
+                <w:t xml:space="preserve">Indentation deformation mechanism in glass: Densification versus shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sharafat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.094903</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830343v1</w:t>
+                <w:t xml:space="preserve">hal-00497135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation deformation mechanism in glass: Densification versus shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between structure and physical properties of chalcogenide glasses in the AsxSe1-x system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Guin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Augereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (19), pp.195206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.195206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497135v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Aqueous Corrosion of the GeSe4 Chalcogenide Glass: Surface Properties and Corrosion Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (9), pp.1986-1992. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 92 (8), pp.1779-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03132.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03150.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496889v1</w:t>
+                <w:t xml:space="preserve">hal-00452743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Corrosion of the GeSe4 Chalcogenide Glass: Surface Properties and Corrosion Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+                <w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (8), pp.1779-87. </w:t>
+              <w:t xml:space="preserve">, 2009, 92 (9), pp.1986-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03132.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03150.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452743v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Curie's principle to elastoplastic dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poisson's Ratio and the Glass Network Topology - Relevance to High Pressure Densification and Indentation Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Challamel</w:t>
+                <w:t xml:space="preserve">Hui Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (6), pp.376--382. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39-40, pp.137-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.39-40.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148086v1</w:t>
+                <w:t xml:space="preserve">hal-00381722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
+                <w:t xml:space="preserve">Designing Glasses to Meet Specific Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Challenging Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.39--47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725145v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Glasses to Meet Specific Mechanical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenging Glass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148241v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1356), pp.851-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148171v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Charleux</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.851⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630679v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">An application of Curie's principle to elastoplastic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 116 (1356), pp.890-895. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (6), pp.376--382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402526v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's Ratio and the Glass Network Topology - Relevance to High Pressure Densification and Indentation Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39-40, pp.137-146. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1356), pp.890-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.39-40.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381722v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and mechanical properties of far infrared transmitting glass-ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties and short-to medium-range order in glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (10), pp.3019--3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368128v1</w:t>
+                <w:t xml:space="preserve">hal-01148242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tartivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148306v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (5), pp.360--364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00370612v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and short-to medium-range order in glasses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01945.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148242v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and mechanical properties of far infrared transmitting glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizhen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tartivel</w:t>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reynaud</w:t>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grasset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
+              <w:t xml:space="preserve">, 2007, 353 (13-15), pp.1298-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411931v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of a polysiloxane-derived SiOC glass</w:t>
               </w:r>
@@ -11548,51 +11548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Augereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), pp.397-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11632,173 +11632,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of glasses: a multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification of window glass under very high pressure and its relevance to Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 334 (12), pp.743--753. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (12), pp.1159--1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148243v1</w:t>
+                <w:t xml:space="preserve">hal-01148146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11864,199 +11903,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of window glass under very high pressure and its relevance to Vickers indentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties of glasses: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (12), pp.1159--1162. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (12), pp.743--753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148146v1</w:t>
+                <w:t xml:space="preserve">hal-01148243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratchability of soda-lime silica (SLS) glasses: Dynamic fracture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12094,77 +12094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of a Borosilicate Glass Under Aqueous Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,238 +12230,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
+                <w:t xml:space="preserve">Creep behavior of soda-lime glass in the 100-500 K temperature range by indentation creep test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kasiarova</w:t>
+                <w:t xml:space="preserve">H. X. Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (9), pp.2625--2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00464.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148148v1</w:t>
+                <w:t xml:space="preserve">hal-01148300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep behavior of soda-lime glass in the 100-500 K temperature range by indentation creep test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. X. Shang</w:t>
+                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasiarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290, pp.300--303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00464.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148300v1</w:t>
+                <w:t xml:space="preserve">hal-01148148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic behavior of a soda-lime-silica glass in the 293-833 K range by micro-indentation</w:t>
               </w:r>
@@ -12602,51 +12602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12716,185 +12716,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheological properties of the RE-Si-Mg-O-N (RE = Sc, Y, La, Nd, Sm, Gd, Yb and Lu) glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lefloch</w:t>
+                <w:t xml:space="preserve">Indentation topometry in glasses by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. J. Hoffmann</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77, pp.301--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148177v1</w:t>
+                <w:t xml:space="preserve">hal-01148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanical properties of alkali-alkaline earth-silicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12903,2944 +12856,2991 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1), pp.37--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical strength improvement of a soda-lime-silica glass by thermal treatment under flowing gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rocherulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (9), pp.2803--2812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2003.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kasiarova</w:t>
+                <w:t xml:space="preserve">Structure and rheological properties of the RE-Si-Mg-O-N (RE = Sc, Y, La, Nd, Sm, Gd, Yb and Lu) glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lofaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 344 (1-2), pp.8--16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148147v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The indentation fracture toughness (K-C) and its parameters: the case of silica-rich glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jarry</w:t>
+                <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasiarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77, pp.249--254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148112v1</w:t>
+                <w:t xml:space="preserve">hal-01148147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation topometry in glasses by atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moysan</w:t>
+                <w:t xml:space="preserve">The indentation fracture toughness (K-C) and its parameters: the case of silica-rich glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 344 (1-2), pp.44--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148184v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation response of glass with temperature</w:t>
+                <w:t xml:space="preserve">Partial crystallization of as-quenched Zr55CU30Al10Ni5 bulk metallic glass induced by oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01948-8⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (12), pp.1139--1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148174v1</w:t>
+                <w:t xml:space="preserve">hal-01148303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of a TAS fiber: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 316 (1), pp.PII S0022-3093(02)01945-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01945-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of a new borosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Truyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (2), pp.55--62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0151-9107(03)00033-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface damage of soda-lime-silica glasses: indentation scratch behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Deriano</w:t>
+                <w:t xml:space="preserve">Indentation response of glass with temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Duisit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 316 (1), pp.PII S0022-3093(02)01937-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01937-3⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 316 (1), pp.PII S0022-3093(02)01948-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01948-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148175v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of sialon glass surface after swift heavy-ion bombardment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Surface damage of soda-lime-silica glasses: indentation scratch behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duisit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28 (2), pp.71--78. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 316 (1), pp.PII S0022-3093(02)01937-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0151-9107(03)00034-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01937-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148111v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chalcogenide glass fiber device for in situ pollutant detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of sialon glass surface after swift heavy-ion bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Boussard-Plédel</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00438-1⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (2), pp.71--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0151-9107(03)00034-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148183v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial crystallization of as-quenched Zr55CU30Al10Ni5 bulk metallic glass induced by oxygen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a chalcogenide glass fiber device for in situ pollutant detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Keryvin</w:t>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00438-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148303v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and crystallisation of a Zr55Cu30Al10Ni5 bulk metallic glass studied by in situ ultrasonic echography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. L. Vaillant</w:t>
+                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Melscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (6), pp.1545--1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148154v1</w:t>
+                <w:t xml:space="preserve">hal-01148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
+                <w:t xml:space="preserve">Young's modulus and fracture toughness of silicon nitride ceramics at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nitrides and Oxynitrides 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 383, pp.3--11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148249v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the mechanical properties of a Zr55Cu30Al10Ni5 bulk metallic glass due to heat treatments below 540 degrees C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (1), pp.PII S1359-6462(02)00091-X. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00091-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus and fracture toughness of silicon nitride ceramics at elevated temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability and crystallisation of a Zr55Cu30Al10Ni5 bulk metallic glass studied by in situ ultrasonic echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrides and Oxynitrides 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (11-12), pp.PII S0966-9795(02)00150-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00150-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148244v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (7), pp.PII S1359-6454(02)00004-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148181v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical spectroscopy connected to creep and stress relaxation in a high resistant silicon nitride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Besson</w:t>
+                <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00109-7⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.503--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148302v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">Mechanical spectroscopy connected to creep and stress relaxation in a high resistant silicon nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (14-15), Soc Espanola Ceram \&amp; Vidrio; European Ceram Soc; Amer Ceram Soc; CeramEOLEOLSoc Japan; European Commiss Res DG; United Engn Fdn; USA Res Off; NatlEOLEOLSci Fdn; Off Ind Technol; US DOE, Oak Ridge Natl Lab; European OffEOLEOLAerosp Res \&amp; Dev; USAF Off Sci Res; Minist Ciencia \&amp; Technol; JuntaEOLEOLAndalucia; Univ Sevilla. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00109-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01053-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148142v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 298 (2-3), pp.PII S0022-3093(01)01053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148143v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile behaviour of gas pressure sintered silicon nitride in the 1600-1700 degrees C temperature range</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature dependence of the mechanical behaviour of a GeAsSe glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00250-6⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (3), pp.317--323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(01)01034-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148301v1</w:t>
+                <w:t xml:space="preserve">hal-01148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the mechanical behaviour of a GeAsSe glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature mechanical behavior of silicon nitride ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 45 (3), pp.317--323. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 109 (6), pp.S89--S98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(01)01034-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj.109.1270_S89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148173v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature mechanical behavior of silicon nitride ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile behaviour of gas pressure sintered silicon nitride in the 1600-1700 degrees C temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (17), pp.3589--3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00250-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2109/jcersj.109.1270_S89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage resistance of gel-derived oxycarbide glasses: Hardness, toughness, and scratchability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Soraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15891,51 +15891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brittle to ductile transition in a soda-lime-silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 271 (3), pp.224--235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16026,51 +16026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical damage at glass surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sellappan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.Cost Action TU0905, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16120,51 +16120,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation and scratching of glass: Load, composition and temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16396,51 +16396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09518-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lacondemine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouxel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sant'Ana Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida M. D. Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.12.195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.22067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellappan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116738" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Il Jang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upadrasta Ramamurty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waurischk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reinsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deubener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stabler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ionescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Riedel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16686" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schliephake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heilmaier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stabler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Limbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Januchta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S. Bodker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Smedskjaer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0222-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida Martins Rodrigues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dutra Zanotto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Scannell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;ncke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Kamitsos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTNTL06P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kamitsos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winterstein-Beckmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01385067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926882" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0140" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015059" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.06.034" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QV8X631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Toma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04921.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BSB7DP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Greaves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Greer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Lakes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mauro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kuehn" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201102795" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BCP7L4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Richet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kawaji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03845.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01V64WWX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830340v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Q. Jiang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Meng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.08.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462277" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830343v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharafat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.043" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148086v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FQ3F3XN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148241v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381722v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.39-40.137" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368128v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhen Zhu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.075" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW6F71C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01945.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH1LMJCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harshe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.01.016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB3BVM78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1X17S9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148146v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.08.038" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW3XGB0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148300v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Shang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00464.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0621B4DD92D24895458B17709C162F4E4359F439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148177v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lofaj" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hoffmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.018" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NXBFZMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148113v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148114v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malherbe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.09.019" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCXK2JSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148174v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01948-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJ67KTH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148303v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vaillant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.08.028" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZGQ5KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00150-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKD3PHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148304v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00091-X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2K1XP7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148244v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148302v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Testu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00109-7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPC1WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148301v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00250-6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22DB4LT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148245v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj.109.1270_S89" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09518-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lacondemine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149749" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sant'Ana Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida M. D. Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.12.195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.22067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellappan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Il Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upadrasta Ramamurty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waurischk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reinsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deubener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stabler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ionescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Riedel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16686" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schliephake" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heilmaier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stabler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Limbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.02.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Januchta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S. Bodker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Smedskjaer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Scannell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15108" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0222-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida Martins Rodrigues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dutra Zanotto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;ncke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kamitsos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winterstein-Beckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Yao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Kamitsos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTNTL06P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01385067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926882" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.06.034" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QV8X631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Toma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04921.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BSB7DP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mauro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kuehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201102795" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BCP7L4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Greaves" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Greer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Lakes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656695" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Richet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kawaji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03845.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01V64WWX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Q. Jiang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Meng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharafat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462277" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.39-40.137" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148241v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FQ3F3XN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01945.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH1LMJCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368128v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhen Zhu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.075" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW6F71C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harshe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.01.016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB3BVM78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.08.038" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW3XGB0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1X17S9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Shang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00464.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0621B4DD92D24895458B17709C162F4E4359F439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148114v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malherbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.09.019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCXK2JSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148177v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lofaj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hoffmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NXBFZMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148303v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vaillant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.08.028" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZGQ5KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148174v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01948-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJ67KTH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148244v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148304v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00091-X" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2K1XP7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148154v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00150-4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKD3PHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148302v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Testu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00109-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPC1WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148245v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj.109.1270_S89" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00250-6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22DB4LT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>