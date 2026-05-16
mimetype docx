--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -261,429 +261,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Louis Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Vianney Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-05126073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Mhamdia</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharafat Ali</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Milewska</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017714v2</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Chouaib Mhamdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+                <w:t xml:space="preserve">Sharafat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maman</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Descroix</w:t>
+                <w:t xml:space="preserve">Karolina Milewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e20487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126073v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse design of high-performance glasses through an encoder-decoder machine learning approach toward materials discovery: Application to oxynitride glasses</w:t>
               </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on oxynitride glasses: Transparency, compositions, redox, composites, crystallization, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,559 +884,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and potassium oxide addition on the viscosity and fragility of a calcium aluminosilicate melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Electrochemical Properties of Lithium Aluminoborate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theany To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohei Sukenaga</w:t>
+                <w:t xml:space="preserve">Ismail Ladjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Celarie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Masanori Tashiro</w:t>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t>
+              <w:t xml:space="preserve">Glass Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478445v1</w:t>
+                <w:t xml:space="preserve">hal-04659991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and mechanical properties of a barium titanosilicate glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of calcium and potassium oxide addition on the viscosity and fragility of a calcium aluminosilicate melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohei Sukenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. To</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanori Tashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-024-09518-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (6), pp.3822-3836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532711v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of brittle particulate composites consisting of a glass matrix and glass or ceramic particles with elastic property mismatch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization and mechanical properties of a barium titanosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moriceau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102278. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (11), pp.4620-4635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-024-09518-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835406v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrochemical Properties of Lithium Aluminoborate Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of brittle particulate composites consisting of a glass matrix and glass or ceramic particles with elastic property mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.27-44. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659991v1</w:t>
+                <w:t xml:space="preserve">hal-04835406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some strange things about the mechanical properties of glass</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanoluminescence of (Eu, Ho)-doped oxynitride glass-ceramics from the BaO-SiO2-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Elaboration, structure, and mechanical properties of oxynitride glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1962,295 +1962,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture toughness and hardness of transparent MgO-Al2O3-SiO2 glass-ceramics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What we can learn from crystals about the mechanical properties of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.12.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (8), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.22067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629822v1</w:t>
+                <w:t xml:space="preserve">hal-03772470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we can learn from crystals about the mechanical properties of glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture toughness and hardness of transparent MgO-Al2O3-SiO2 glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sant'Ana Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Candida M. D. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 130 (8), pp.519-530. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.9906-9917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.22067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.12.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772470v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment dependence of KIc of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208, pp.116738. </w:t>
@@ -2461,64 +2461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and crystallization of Ba2Si3O8 spherulites in a barium aluminum silicate glass, and mechanical properties of the obtained glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (1), pp.491-499. </w:t>
@@ -2980,64 +2980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Hameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3082,676 +3082,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing of cracks by green laser irradiation in a nanogold particles glass matrix composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 503-504, pp.115-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.036⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 514, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940824v1</w:t>
+                <w:t xml:space="preserve">hal-02121497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SiC/Silica and Carbon/Silica Interfaces on the High-Temperature Creep of Silicon Oxycarbide-Based Glass Ceramics A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schliephake</w:t>
+                <w:t xml:space="preserve">Direct observation of the displacement field and microcracking in a glass by means of X-ray tomography during in situ Vickers indentation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Heilmaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (6), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.424-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201800596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177516v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition and high-temperature annealing on the local deformation behavior of silicon oxycarbides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healing of cracks by green laser irradiation in a nanogold particles glass matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stabler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503-504, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050889v1</w:t>
+                <w:t xml:space="preserve">hal-01940824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Influence of SiC/Silica and Carbon/Silica Interfaces on the High-Temperature Creep of Silicon Oxycarbide-Based Glass Ceramics A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Stabler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schliephake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heilmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasturel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201800596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121497v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the displacement field and microcracking in a glass by means of X-ray tomography during in situ Vickers indentation experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+                <w:t xml:space="preserve">Effect of composition and high-temperature annealing on the local deformation behavior of silicon oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stabler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">R. Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">L. Wondraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179, pp.424-433. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (7), pp.2287-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.07.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271548v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity, hardness, and fracture toughness of sodium aluminoborosilicate glasses</w:t>
               </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness, fracture energy and slow crack growth of glass as investigated by the Single-Edge Precracked Beam (SEPB) and Chevron-Notched Beam (CNB) methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roux-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.1-11. </w:t>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garth Scannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,546 +4484,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture surface energy and toughness of inorganic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Poisson's ratio mismatch on the crack path in glass matrix particulate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lacondemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (1), pp.73--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-017-0222-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559996v1</w:t>
+                <w:t xml:space="preserve">hal-01578400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Poisson's ratio mismatch on the crack path in glass matrix particulate composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture surface energy and toughness of inorganic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207 (1), pp.73--85. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.109--113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-017-0222-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578400v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ crystallization and elastic properties of transparent MgO-Al2O3-SiO2 glass-ceramic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">Mingwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Candida Martins Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Dutra Zanotto</w:t>
+                <w:t xml:space="preserve">Akihiko Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (5), pp.2166--2175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14767⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.1982--1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532170v1</w:t>
+                <w:t xml:space="preserve">hal-01532199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">In situ crystallization and elastic properties of transparent MgO-Al2O3-SiO2 glass-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sant'Ana Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingwei Chen</w:t>
+                <w:t xml:space="preserve">Ana Candida Martins Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiko Hirata</w:t>
+                <w:t xml:space="preserve">Edgar Dutra Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (5), pp.1982--1993. </w:t>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.2166--2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532199v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,307 +5068,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition and post-transition metal ions in borate glasses: Borate ligand speciation, cluster formation, and their effect on glass transition and mechanical properties</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of copper–lead and copper–zinc borate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Möncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Palles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Winterstein-Beckmann</w:t>
+                <w:t xml:space="preserve">E. I. Kamitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435, pp.55--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962323⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380703v1</w:t>
+                <w:t xml:space="preserve">hal-01259511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of copper–lead and copper–zinc borate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition and post-transition metal ions in borate glasses: Borate ligand speciation, cluster formation, and their effect on glass transition and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Möncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Y. Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Möncke</w:t>
+                <w:t xml:space="preserve">E.I. Kamitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. I. Kamitsos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Celarie</w:t>
+                <w:t xml:space="preserve">D. Palles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Winterstein-Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (12), pp.124501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259511v1</w:t>
+                <w:t xml:space="preserve">hal-01380703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Daiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eri Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Muto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,226 +5807,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and atomic bonding character in metallic glasses</w:t>
+                <w:t xml:space="preserve">Driving force for indentation cracking in glass: composition, pressure and temperature dependence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (4), pp.44901 - 44901. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 373 (2038), In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4926882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385067v1</w:t>
+                <w:t xml:space="preserve">hal-01132542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving force for indentation cracking in glass: composition, pressure and temperature dependence.</w:t>
+                <w:t xml:space="preserve">Elastic properties and atomic bonding character in metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 373 (2038), In press. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.44901 - 44901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4926882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132542v1</w:t>
+                <w:t xml:space="preserve">hal-01385067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,77 +6129,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6690,64 +6690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,51 +6953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of the GexSe1 − x glasses in the 0 &amp;lt; x &amp;lt; 0.42 range in correlation with their structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (16), pp.5949 - 5965. </w:t>
@@ -7259,51 +7259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Miehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7898,683 +7898,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's ratio and modern materials</w:t>
+                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. N. Greaves</w:t>
+                <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Greer</w:t>
+                <w:t xml:space="preserve">M. Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Lakes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (11), pp.823-837. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.044501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMAT3134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830215v1</w:t>
+                <w:t xml:space="preserve">hal-00830217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of an As2S3 chalcogenide glass: Optical properties and dissolution kinetics</w:t>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Fan Niu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (3), pp.932-938. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719520v1</w:t>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brient</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830217v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poisson's ratio and modern materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">A. L. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Lakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (11), pp.823-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang Yang</w:t>
+                <w:t xml:space="preserve">Durability of an As2S3 chalcogenide glass: Optical properties and dissolution kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (3), pp.932-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719532v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of viscous flow and elasticity of glass forming liquids in the glass transition range</w:t>
               </w:r>
@@ -8638,51 +8638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8767,64 +8767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of high-nitrogen content Ca-Si-O-N glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharafat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grins Jekabs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced fluidity in chalcogenide glasses at low and high intensities: A model accounting for photon efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sharafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9665,77 +9665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structure and physical properties of chalcogenide glasses in the AsxSe1-x system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9786,103 +9786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Corrosion of the GeSe4 Chalcogenide Glass: Surface Properties and Corrosion Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (8), pp.1779-87. </w:t>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10202,446 +10202,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Glasses to Meet Specific Mechanical Properties</w:t>
+                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenging Glass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148241v1</w:t>
+                <w:t xml:space="preserve">hal-00725145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1356), pp.851-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148171v1</w:t>
+                <w:t xml:space="preserve">hal-00630679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Glasses to Meet Specific Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Challenging Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.39--47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630679v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of Curie's principle to elastoplastic dynamics</w:t>
               </w:r>
@@ -10743,51 +10743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,500 +10871,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and short-to medium-range order in glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (5), pp.360--364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148242v1</w:t>
+                <w:t xml:space="preserve">hal-01148306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411931v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties and short-to medium-range order in glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (10), pp.3019--3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01945.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148306v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
+                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tartivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370612v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and mechanical properties of far infrared transmitting glass-ceramics</w:t>
               </w:r>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11632,388 +11632,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of window glass under very high pressure and its relevance to Vickers indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.08.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148146v1</w:t>
+                <w:t xml:space="preserve">hal-00495114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties of glasses: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (12), pp.743--753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495114v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of glasses: a multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification of window glass under very high pressure and its relevance to Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 334 (12), pp.743--753. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (12), pp.1159--1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148243v1</w:t>
+                <w:t xml:space="preserve">hal-01148146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scratchability of soda-lime silica (SLS) glasses: Dynamic fracture analysis</w:t>
               </w:r>
@@ -12120,51 +12120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,517 +14487,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus and fracture toughness of silicon nitride ceramics at elevated temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the mechanical properties of a Zr55Cu30Al10Ni5 bulk metallic glass due to heat treatments below 540 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrides and Oxynitrides 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (1), pp.PII S1359-6462(02)00091-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00091-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148244v1</w:t>
+                <w:t xml:space="preserve">hal-01148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the mechanical properties of a Zr55Cu30Al10Ni5 bulk metallic glass due to heat treatments below 540 degrees C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability and crystallisation of a Zr55Cu30Al10Ni5 bulk metallic glass studied by in situ ultrasonic echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gloriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00091-X⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (11-12), pp.PII S0966-9795(02)00150-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01148304v1</w:t>
+                <w:t xml:space="preserve">hal-01148154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and crystallisation of a Zr55Cu30Al10Ni5 bulk metallic glass studied by in situ ultrasonic echography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gloriant</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00150-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (7), pp.PII S1359-6454(02)00004-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01148154v1</w:t>
+                <w:t xml:space="preserve">hal-01148249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
+                <w:t xml:space="preserve">Young's modulus and fracture toughness of silicon nitride ceramics at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nitrides and Oxynitrides 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 383, pp.3--11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01148249v1</w:t>
+                <w:t xml:space="preserve">hal-01148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
               </w:r>
@@ -15155,51 +15155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15667,51 +15667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (17), pp.3589--3596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16396,51 +16396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09518-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lacondemine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149749" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sant'Ana Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida M. D. Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.12.195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.22067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellappan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Il Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upadrasta Ramamurty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waurischk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reinsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deubener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stabler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ionescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Riedel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16686" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schliephake" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heilmaier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800596" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stabler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Limbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.02.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Januchta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S. Bodker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Smedskjaer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Scannell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15108" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0222-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida Martins Rodrigues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dutra Zanotto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14767" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;ncke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kamitsos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winterstein-Beckmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Yao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Kamitsos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.12.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTNTL06P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01385067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926882" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.06.034" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QV8X631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Toma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04921.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BSB7DP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mauro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kuehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201102795" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BCP7L4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Greaves" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Greer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Lakes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656695" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Richet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kawaji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03845.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01V64WWX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Q. Jiang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Meng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharafat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462277" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.39-40.137" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148241v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FQ3F3XN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01945.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH1LMJCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368128v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhen Zhu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.075" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW6F71C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harshe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.01.016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB3BVM78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.08.038" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW3XGB0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1X17S9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Shang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00464.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0621B4DD92D24895458B17709C162F4E4359F439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148114v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malherbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.09.019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCXK2JSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148177v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lofaj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hoffmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NXBFZMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148303v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vaillant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.08.028" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZGQ5KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148174v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01948-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJ67KTH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148244v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148304v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00091-X" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2K1XP7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148154v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00150-4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKD3PHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148302v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Testu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00109-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPC1WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148245v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj.109.1270_S89" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00250-6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22DB4LT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Botte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm01032b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117848" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09518-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lacondemine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moriceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149749" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.22067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sant'Ana Gallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida M. D. Rodrigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.12.195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellappan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Il Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upadrasta Ramamurty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Waurischk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reinsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deubener" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stabler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Ionescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Riedel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16686" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schliephake" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heilmaier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800596" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stabler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Limbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.02.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Januchta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S. Bodker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Smedskjaer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Scannell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15108" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux-Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0222-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Candida Martins Rodrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Dutra Zanotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14767" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Yao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;ncke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Kamitsos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.12.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTNTL06P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Kamitsos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winterstein-Beckmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962323" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01385067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926882" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073887v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.06.034" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QV8X631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Toma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04921.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BSB7DP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mauro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kuehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Horbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201102795" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BCP7L4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Greaves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Greer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Lakes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656695" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Richet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Kawaji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03845.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01V64WWX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Q. Jiang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Meng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sharafat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.07.043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830345v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462277" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.39-40.137" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148241v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FQ3F3XN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01945.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH1LMJCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368128v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhen Zhu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.075" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW6F71C1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harshe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.01.016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB3BVM78-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1X17S9S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148146v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.08.038" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW3XGB0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00574.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J3NX7J1V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Shang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00464.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0621B4DD92D24895458B17709C162F4E4359F439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Shang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buckley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2006.0097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TGG3DW05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148113v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148114v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malherbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.09.019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCXK2JSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148177v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lofaj" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hoffmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NXBFZMG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148303v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vaillant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gloriant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thibon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.08.028" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZGQ5KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148174v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01948-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KJ67KTH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148304v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00091-X" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2K1XP7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148154v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00150-4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWKD3PHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148244v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148302v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Testu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00109-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPC1WM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148245v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj.109.1270_S89" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00250-6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22DB4LT0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>