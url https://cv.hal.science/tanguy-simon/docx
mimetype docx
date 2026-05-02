--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -66,1210 +66,1328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal Model-Based Multivariable Current Control for MMCs Under Voltage Sags, Faults, Unbalances and Harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eros Avdiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Beerten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296419v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189696v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PEAS53589.2021.9628872⟩</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375502v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flatness-Based Control of an m-Branch Power Flow Controller for Meshed DC Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
+              <w:t xml:space="preserve">PEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEAS53589.2021.9628872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375498v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of a Power Flow Controller for DC Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360965v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05296419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonlinear Control of a Power Flow Controller for Meshed DC Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1279,114 +1397,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et commande d’un contrôleur de flux de puissance pour les réseaux électriques en basse tension continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. INSA de Lyon, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ISAL0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03941824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1533,51 +1651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296419v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Avdiaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Beerten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941824v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAL0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296419v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Avdiaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Beerten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941824v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAL0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>