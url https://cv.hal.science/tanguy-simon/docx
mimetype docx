--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -338,51 +338,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
@@ -417,106 +417,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+                <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
@@ -551,73 +542,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189696v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
               </w:r>
@@ -1651,51 +1651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296419v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Avdiaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Beerten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941824v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAL0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296419v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Avdiaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Beerten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAS53589.2021.9628872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941824v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAL0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>