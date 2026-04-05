--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2333,307 +2333,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of degradation and biocompatibility of electrodeposited chitosan and chitosan-carbon nanotube tubular implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
+                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Tylman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Rudnicka</w:t>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.35812⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454782v1</w:t>
+                <w:t xml:space="preserve">hal-01415458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
+                <w:t xml:space="preserve">Assessment of degradation and biocompatibility of electrodeposited chitosan and chitosan-carbon nanotube tubular implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+                <w:t xml:space="preserve">Michal Tylman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus Buekers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
+                <w:t xml:space="preserve">Karolina Rudnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (11), pp.2701-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.35812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of post-activation depression of the H-reflex by treadmill exercise in aged rats</w:t>
               </w:r>
@@ -2687,311 +2687,323 @@
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Dousset</w:t>
+                <w:t xml:space="preserve">Does metabosensitive afferent fibers activity differ from slow- and fast-twitch muscles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (9), pp.2549-2554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414096v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does metabosensitive afferent fibers activity differ from slow- and fast-twitch muscles?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4326-5⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414054v1</w:t>
+                <w:t xml:space="preserve">hal-01414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Effects of Botulinum Toxin Complex Type A Injection on Mechano-and Metabo-Sensitive Afferent Fibers Originating from Gastrocnemius Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3010,797 +3022,797 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (e0140439), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholecalciferol (vitamin D-3) improves functional recovery when delivered during the acute phase after a spinal cord trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yatma Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Khrestchatisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group III and IV muscle afferents: Role on central motor drive and clinical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pertici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290, pp.543--551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Neuromuscular Adaptation at the Spinal Level Following Middle Cerebral Artery Occlusion-Reperfusion in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pin-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Solenne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pertici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.89953 - 89953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0089953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair of the injured spinal cord by implantation of a synthetic degradable block copolymer in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pertici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Solenne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (24), pp.6248 - 6258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitamine D au secours du traumatisme médullaire : un espoir à confirmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yatma Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 208 (1), pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio/2014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional recovery after repair of peroneal nerve gap using different collagen conduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pertici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,960 +3830,960 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 156 (5), pp.1029-1040. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-014-2009-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Chabas</w:t>
+                <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Stephan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Lavaut</w:t>
+                <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718197v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of poly(N-[2-hydroxypropyl]-methacrylamide) hydrogel to repair a T10 spinal cord hemisection in rat: a behavioural, electrophysiological and anatomical examination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pertici</w:t>
+                <w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Amendola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Stephane Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Madaschi</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Lavaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asn Neuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.149--166. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/AN20120082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460474v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erick Dousset</w:t>
+                <w:t xml:space="preserve">The use of poly(N-[2-hydroxypropyl]-methacrylamide) hydrogel to repair a T10 spinal cord hemisection in rat: a behavioural, electrophysiological and anatomical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pertici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maiano</w:t>
+                <w:t xml:space="preserve">Julien Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Madaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t>
+              <w:t xml:space="preserve">Asn Neuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.149--166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/AN20120082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436021v1</w:t>
+                <w:t xml:space="preserve">hal-01460474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Title: in vivo short TE localized 1 H MR spectroscopy of mouse cervical spinal cord at very high magnetic field (11.75T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maues de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (5), pp.1226-1232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.24360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(D,L-Lactide)-block-Poly(2-Hydroxyethyl Acrylate) Block Copolymers as Potential Biomaterials for Peripheral Nerve Repair: in vitro and in vivo Degradation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (9), pp.1175--1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mabi.201100067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo planar diffusion tensor imaging of the mouse spinal cord at thoracic and lumbar levels: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (4), pp.1125-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.22301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo planar diffusion tensor imaging of the mouse spinal cord at thoracic and lumbar levels: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fur Yann Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,546 +4792,537 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (4), pp.1125-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.22301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient access to biocompatible block copolymers from SG1-based aliphatic polyester macro-alkoxyamines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trimaille</w:t>
+                <w:t xml:space="preserve">FK506 Induces Changes in Muscle Properties and Promotes Metabosensitive Nerve Fiber Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mabrouk</w:t>
+                <w:t xml:space="preserve">G. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399455v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse lumbar and cervical spinal cord blood flow measurements by arterial spin labeling: sensitivity optimization and first application.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fin swimming improves respiratory gas exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+                <w:t xml:space="preserve">Y. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.22015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.173-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399454v1</w:t>
+                <w:t xml:space="preserve">hal-00399457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin swimming improves respiratory gas exchange.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jammes</w:t>
+                <w:t xml:space="preserve">Mouse lumbar and cervical spinal cord blood flow measurements by arterial spin labeling: sensitivity optimization and first application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gole</w:t>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (3), pp.173-81. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2), pp.430-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1105939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399457v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional recovery after peripheral nerve injury and implantation of a collagen guide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,3745 +5392,3608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FK506 Induces Changes in Muscle Properties and Promotes Metabosensitive Nerve Fiber Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chabas</w:t>
+                <w:t xml:space="preserve">Convenient access to biocompatible block copolymers from SG1-based aliphatic polyester macro-alkoxyamines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Rao</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia</w:t>
+                <w:t xml:space="preserve">Kamel Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.1436-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm900003f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320789v1</w:t>
+                <w:t xml:space="preserve">hal-00399455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FK506 induces changes in muscle properties and promotes metabosensitive nerve fiber regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lavaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (1), pp.97-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/neu.2008.0695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative MRI analysis of T2 changes associated with single and repeated bouts of downhill running leading to eccentric-induced muscle damage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00738.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D2 potentiates axon regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Khrestchatisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2008.0593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does elimination of afferent input modify the changes in rat motoneurone properties that occur following chronic spinal cord transection?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor and sensory re-innervation of the lung and heart after re-anastomosis of the cervical vagus nerve in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayne M Kalmar</w:t>
+                <w:t xml:space="preserve">Fabienne Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalan Gardiner</w:t>
+                <w:t xml:space="preserve">Jean Roch Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhong</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ravailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.141499⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 581 (Pt 3), pp.1333-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.131326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198372v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of uncoupling protein-3 is linked to changes in muscle mitochondrial energy metabolism in vivo as a result of capsiate administration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does elimination of afferent input modify the changes in rat motoneurone properties that occur following chronic spinal cord transection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giannesini</w:t>
+                <w:t xml:space="preserve">Duane C Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Matarazzo</w:t>
+                <w:t xml:space="preserve">Jayne M Kalmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalan Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dalmasso</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.141499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169534v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor and sensory re-innervation of the lung and heart after re-anastomosis of the cervical vagus nerve in rats.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of uncoupling protein-3 is linked to changes in muscle mitochondrial energy metabolism in vivo as a result of capsiate administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Héry</w:t>
+                <w:t xml:space="preserve">B. Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giannesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ravailhe</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (5), pp.E1474-1482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194558v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of uncoupling protein-3 in vivo is linked to changes in muscle mitochondrial energy metabolism as a result of capsiate administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 292 (5), pp.1474-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of uncoupling protein-3 in vivo is linked to changes in muscle mitochondrial energy metabolism as a result of capsiate administration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 292 (5), pp.E1474-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00292.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-current relationships of rat hindlimb alpha-motoneurones.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phillip F Gardiner</w:t>
+                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97(5), pp.591-597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198368v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-current relationships of rat hindlimb alpha-motoneurones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane C Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalan Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan</w:t>
+                <w:t xml:space="preserve">Phillip F Gardiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 573 (Pt 3), pp.663-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.107292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092297v1</w:t>
+                <w:t xml:space="preserve">hal-00198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (5), pp.591-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-006-0218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic electrostimulation after nerve repair by self-anastomosis: effects on the size, the mechanical, histochemical and biochemical muscle properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.589-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-006-0035-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic electrostimulation after nerve repair by self-anastomosis: effects on the size, the mechanical, histochemical and biochemical muscle properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (6), pp.589-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-006-0035-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched adaptations of electrophysiological, physiological, and histological properties of skeletal muscles in response to chronic hypoxia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of rat soleus muscle to a mechanical stimulus is decreased following hindlimb unweighting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillot</w:t>
+                <w:t xml:space="preserve">Kristina Csukly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kipson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phillip Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2-3), pp.243-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-005-1391-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-004-1370-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021511v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of rat soleus muscle to a mechanical stimulus is decreased following hindlimb unweighting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matched adaptations of electrophysiological, physiological, and histological properties of skeletal muscles in response to chronic hypoxia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Csukly</w:t>
+                <w:t xml:space="preserve">Chantal Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Gardiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Kipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mayet-Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-005-1391-7⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 450 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-004-1370-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198366v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched adaptations of electrophysiological, physiological, and histological properties of skeletal muscles in response to chronic hypoxia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Faucher</w:t>
+                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Guillot</w:t>
+                <w:t xml:space="preserve">M. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kipson</w:t>
+                <w:t xml:space="preserve">Ch Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Mayet-Sornay</w:t>
+                <w:t xml:space="preserve">N. Kipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00194518v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
+                <w:t xml:space="preserve">Eccentric exercise alters muscle sensory motor control through the release of inflammatory mediators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Roch Alliez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Folly Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1023 (2), pp.222-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00775.2003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194472v1</w:t>
+                <w:t xml:space="preserve">hal-00194484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Guillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Roch Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (5), pp.1988-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00775.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194474v1</w:t>
+                <w:t xml:space="preserve">hal-00194472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric exercise alters muscle sensory motor control through the release of inflammatory mediators.</w:t>
+                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliez Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96(5), pp.1988-1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.07.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00194484v1</w:t>
+                <w:t xml:space="preserve">hal-00093854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of neonatal capsaicin deafferentation on neuromuscular adjustments, performance, and afferent activities from adult tibialis anterior muscle during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alliez Jr</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Alluin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Decherchi</w:t>
+                <w:t xml:space="preserve">Laurent Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (5), pp.734-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.20110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093854v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neonatal capsaicin deafferentation on neuromuscular adjustments, performance, and afferent activities from adult tibialis anterior muscle during exercise.</w:t>
+                <w:t xml:space="preserve">Effects of neonatal capsaicin deafferentation on neuromuscular adjustments, performance, and afferent activities from adult tibialis anterior muscle during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 76 (5), pp.734-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 76 (5), pp.734--741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.20110⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00194483v1</w:t>
+                <w:t xml:space="preserve">hal-01437533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neonatal capsaicin deafferentation on neuromuscular adjustments, performance, and afferent activities from adult tibialis anterior muscle during exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Dousset</w:t>
+                <w:t xml:space="preserve">EMG versus oxygen uptake during cycling exercise in trained and untrained subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.187-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1050-6411(03)00081-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437533v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG versus oxygen uptake during cycling exercise in trained and untrained subjects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Électromyostimulation et récupération fonctionnelle d’un muscle dénervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (5), pp.253--263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(03)00144-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1050-6411(03)00081-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00194481v1</w:t>
+                <w:t xml:space="preserve">hal-01436188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électromyostimulation et récupération fonctionnelle d’un muscle dénervé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Electrothérapie et régénération nerveuse sensitive mise au point sur les recherches expérimentales actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, les annales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0765-1597(03)00144-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01436188v1</w:t>
+                <w:t xml:space="preserve">hal-01436189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothérapie et régénération nerveuse sensitive mise au point sur les recherches expérimentales actuelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioenergetic characteristics of the diaphragm after spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, les annales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (6 Pt 1), pp.889-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436189v1</w:t>
+                <w:t xml:space="preserve">hal-00194477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetic characteristics of the diaphragm after spinal cord injury</w:t>
+                <w:t xml:space="preserve">Changes in neuromuscular function after training by functional electrical stimulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Decherchi</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (2), pp.181-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.10408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194477v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in neuromuscular function after training by functional electrical stimulation.</w:t>
+                <w:t xml:space="preserve">Effect of muscle electrostimulation on afferent activities from tibialis anterior muscle after nerve repair by self-anastomosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...66 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...85 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 113 (2), pp.257-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9137,427 +9003,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Alterations and Recruitment in Spinal Cord Injury Revealed by Multislice Arterial Spin Labeling (ASL) Perfusion Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Stockholm, Sweden. pp.5092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9704,51 +9570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Seblani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Witters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-025-00748-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ertlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03645-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04415309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2019.1638680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-A Cappiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4191-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Villaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eisinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Nawrotek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Modrzejewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zarzycki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tylman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rudnicka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35812" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MFM452-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4326-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pertici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.01.065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCHLJM9F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solenne Felix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089953" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bianco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-014-2009-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amendola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madaschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/AN20120082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475748v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Laurin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24360" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95Q8CH27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fur Yann Le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900003f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.09.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5JG4TNW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00738.2007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane C Button" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne M Kalmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalan Gardiner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.141499" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faraut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giannesini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Alliez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine H&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravailhe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.131326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00292.2006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip F Gardiner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.107292" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplanches" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-006-0035-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPGSDJXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194550v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mayet-Sornay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-004-1370-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGBHT1B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Csukly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Gardiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1391-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF4772H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mayet-Sornay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Alliez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00775.2003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194484v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Messan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.07.027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ62HZH8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093854v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliez Jr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alluin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20110" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZH8WCF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194477v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Seblani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Witters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-025-00748-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ertlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03645-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04415309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2019.1638680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-A Cappiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4191-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Villaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eisinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Nawrotek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Modrzejewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zarzycki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tylman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rudnicka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MFM452-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJPS37Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4326-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pertici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.01.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCHLJM9F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solenne Felix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bianco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-014-2009-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amendola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madaschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/AN20120082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Laurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95Q8CH27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fur Yann Le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.09.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5JG4TNW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900003f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00738.2007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Alliez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine H&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravailhe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.131326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane C Button" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne M Kalmar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalan Gardiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.141499" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giannesini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00292.2006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip F Gardiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.107292" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplanches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-006-0035-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPGSDJXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Csukly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Gardiner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1391-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF4772H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mayet-Sornay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-004-1370-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGBHT1B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Messan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.07.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ62HZH8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Alliez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00775.2003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliez Jr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alluin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZH8WCF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>