--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1801,295 +1801,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between personality, time perspective, and intention to practice physical activity during cancer treatment: an exploratory study</w:t>
+                <w:t xml:space="preserve">Thermogelling chitosan lactate hydrogel improves functional recovery after a C2 spinal cord hemisection in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Villaron</w:t>
+                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Eisinger</w:t>
+                <w:t xml:space="preserve">Zofia Modrzejewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Antonietta Cappiello</w:t>
+                <w:t xml:space="preserve">Roman Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Therme</w:t>
+                <w:t xml:space="preserve">Agnieszka Rusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.531-536. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (7), pp.2004-2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.4194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691152v1</w:t>
+                <w:t xml:space="preserve">hal-01691143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogelling chitosan lactate hydrogel improves functional recovery after a C2 spinal cord hemisection in rat</w:t>
+                <w:t xml:space="preserve">Links between personality, time perspective, and intention to practice physical activity during cancer treatment: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
+                <w:t xml:space="preserve">Charlene Villaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Modrzejewska</w:t>
+                <w:t xml:space="preserve">Francois Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Zarzycki</w:t>
+                <w:t xml:space="preserve">Maria-Antonietta Cappiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusak</w:t>
+                <w:t xml:space="preserve">Pierre Therme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (7), pp.2004-2019. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.531-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.4194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691143v1</w:t>
+                <w:t xml:space="preserve">hal-01691152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
               </w:r>
@@ -2209,77 +2209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity during cancer: Can we define participants' profiles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Villaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Cappiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,307 +2333,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+                <w:t xml:space="preserve">Assessment of degradation and biocompatibility of electrodeposited chitosan and chitosan-carbon nanotube tubular implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
+                <w:t xml:space="preserve">Michal Tylman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
+                <w:t xml:space="preserve">Karolina Rudnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (11), pp.2701-2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.35812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415458v1</w:t>
+                <w:t xml:space="preserve">hal-01454782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of degradation and biocompatibility of electrodeposited chitosan and chitosan-carbon nanotube tubular implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Nawrotek</w:t>
+                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Tylman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Rudnicka</w:t>
+                <w:t xml:space="preserve">Martinus Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.35812⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454782v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of post-activation depression of the H-reflex by treadmill exercise in aged rats</w:t>
               </w:r>
@@ -2729,265 +2729,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does metabosensitive afferent fibers activity differ from slow- and fast-twitch muscles?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4326-5⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414054v1</w:t>
+                <w:t xml:space="preserve">hal-01414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Dousset</w:t>
+                <w:t xml:space="preserve">Does metabosensitive afferent fibers activity differ from slow- and fast-twitch muscles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (9), pp.2549-2554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414096v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Effects of Botulinum Toxin Complex Type A Injection on Mechano-and Metabo-Sensitive Afferent Fibers Originating from Gastrocnemius Muscle</w:t>
               </w:r>
@@ -3879,429 +3879,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maiano</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Lavaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436021v1</w:t>
+                <w:t xml:space="preserve">hal-01718197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Garcia</w:t>
+                <w:t xml:space="preserve">The use of poly(N-[2-hydroxypropyl]-methacrylamide) hydrogel to repair a T10 spinal cord hemisection in rat: a behavioural, electrophysiological and anatomical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pertici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Lavaut</w:t>
+                <w:t xml:space="preserve">Julien Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Madaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t>
+              <w:t xml:space="preserve">Asn Neuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.149--166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/AN20120082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718197v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of poly(N-[2-hydroxypropyl]-methacrylamide) hydrogel to repair a T10 spinal cord hemisection in rat: a behavioural, electrophysiological and anatomical examination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Madaschi</w:t>
+                <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asn Neuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.149--166. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/AN20120082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460474v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Title: in vivo short TE localized 1 H MR spectroscopy of mouse cervical spinal cord at very high magnetic field (11.75T)</w:t>
               </w:r>
@@ -4853,700 +4853,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FK506 Induces Changes in Muscle Properties and Promotes Metabosensitive Nerve Fiber Regeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Féron</w:t>
+                <w:t xml:space="preserve">Mouse lumbar and cervical spinal cord blood flow measurements by arterial spin labeling: sensitivity optimization and first application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Garcia</w:t>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2), pp.430-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320789v1</w:t>
+                <w:t xml:space="preserve">hal-00399454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin swimming improves respiratory gas exchange.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional recovery after peripheral nerve injury and implantation of a collagen guide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jammes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Gole</w:t>
+                <w:t xml:space="preserve">C. Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1105939⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.363-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399457v1</w:t>
+                <w:t xml:space="preserve">hal-00320781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse lumbar and cervical spinal cord blood flow measurements by arterial spin labeling: sensitivity optimization and first application.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+                <w:t xml:space="preserve">Fin swimming improves respiratory gas exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+                <w:t xml:space="preserve">C. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.22015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.173-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399454v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional recovery after peripheral nerve injury and implantation of a collagen guide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convenient access to biocompatible block copolymers from SG1-based aliphatic polyester macro-alkoxyamines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.09.043⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.1436-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm900003f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00320781v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient access to biocompatible block copolymers from SG1-based aliphatic polyester macro-alkoxyamines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trimaille</w:t>
+                <w:t xml:space="preserve">FK506 Induces Changes in Muscle Properties and Promotes Metabosensitive Nerve Fiber Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mabrouk</w:t>
+                <w:t xml:space="preserve">G. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399455v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FK506 induces changes in muscle properties and promotes metabosensitive nerve fiber regeneration.</w:t>
               </w:r>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,51 +5848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Khrestchatisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t>
@@ -6576,213 +6576,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-current relationships of rat hindlimb alpha-motoneurones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane C Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalan Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan</w:t>
+                <w:t xml:space="preserve">Phillip F Gardiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 573 (Pt 3), pp.663-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.107292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092297v1</w:t>
+                <w:t xml:space="preserve">hal-00198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-current relationships of rat hindlimb alpha-motoneurones.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phillip F Gardiner</w:t>
+                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97(5), pp.591-597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198368v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists.</w:t>
               </w:r>
@@ -6794,51 +6794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,152 +7462,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+                <w:t xml:space="preserve">Jean-Roch Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Guillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (5), pp.1988-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00775.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194474v1</w:t>
+                <w:t xml:space="preserve">hal-00194472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric exercise alters muscle sensory motor control through the release of inflammatory mediators.</w:t>
               </w:r>
@@ -7733,157 +7738,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jammes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ch Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194472v1</w:t>
+                <w:t xml:space="preserve">hal-00194474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular rehabilitation by treadmill running or electrical stimulation after peripheral nerve injury and repair.</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliez Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8029,51 +8029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,51 +8292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.187-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8605,59 +8605,80 @@
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, les annales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(03)00144-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8774,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (2), pp.181-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8916,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 113 (2), pp.257-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,51 +9051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9570,51 +9591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Seblani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Witters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-025-00748-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ertlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03645-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04415309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2019.1638680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-A Cappiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4191-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Villaron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eisinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Nawrotek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Modrzejewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zarzycki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tylman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rudnicka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MFM452-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJPS37Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4326-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pertici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.01.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCHLJM9F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solenne Felix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bianco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-014-2009-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amendola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madaschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/AN20120082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Laurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95Q8CH27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fur Yann Le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.09.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5JG4TNW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900003f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00738.2007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Alliez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine H&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravailhe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.131326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane C Button" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne M Kalmar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalan Gardiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.141499" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giannesini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00292.2006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip F Gardiner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.107292" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplanches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-006-0035-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPGSDJXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Csukly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Gardiner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1391-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF4772H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mayet-Sornay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-004-1370-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGBHT1B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Messan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.07.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ62HZH8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Alliez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00775.2003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliez Jr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alluin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZH8WCF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Seblani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Witters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-025-00748-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zenasni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ertlen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03645-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04415309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trimaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2019.1638680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-A Cappiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4191-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Nawrotek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Modrzejewska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zarzycki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Villaron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Eisinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4194" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Cappiello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tylman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rudnicka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35812" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MFM452-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJPS37Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4326-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pertici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.01.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCHLJM9F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solenne Felix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bianco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2014008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02283041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-014-2009-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amendola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madaschi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/AN20120082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tachrount" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Laurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22301" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95Q8CH27-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fur Yann Le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.09.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5JG4TNW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delliaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1105939" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mabrouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900003f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00738.2007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bregeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Alliez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine H&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravailhe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.131326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane C Button" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne M Kalmar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalan Gardiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.141499" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giannesini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00292.2006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip F Gardiner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.107292" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092297v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hug T. Marqueste Y. Le Fur P. J. Cozzone L. Grelot And D. Bendahan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplanches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-006-0035-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPGSDJXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194550v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Csukly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Gardiner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-1391-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF4772H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mayet-Sornay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-004-1370-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGBHT1B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Alliez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00775.2003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folly Messan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.07.027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ62HZH8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliez Jr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alluin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZH8WCF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>