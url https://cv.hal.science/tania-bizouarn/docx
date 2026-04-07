--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
+                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephenson Owusu</w:t>
+                <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781870v1</w:t>
+                <w:t xml:space="preserve">hal-03858717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
+                <w:t xml:space="preserve">Accumulation of Cytochrome b558 at the Plasma Membrane: Hallmark of Oxidative Stress in Phagocytic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Valenta</w:t>
+                <w:t xml:space="preserve">Stephenson Owusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2022.119276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858717v1</w:t>
+                <w:t xml:space="preserve">hal-03781870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced reactive oxygen species partially assemble neutrophil NADPH oxidase</w:t>
               </w:r>
@@ -1272,73 +1272,85 @@
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 172 (SI), pp.30-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physicochemical properties of membranes correlate with the NADPH oxidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1360,119 +1372,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1861 (1, Part B), pp.3520-3530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the arachidonic acid-induced structural changes in phagocyte NADPH oxidase p47phox and p67phox via thiol accessibility and SRCD spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1494,159 +1506,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Machillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (15), pp.2896-2910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.13779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Dioxide Nanoparticles Increase Superoxide Anion Production by Acting on NADPH Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trépout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,1571 +1667,1571 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0144829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of phagocyte NADPH oxidase: A concerted binding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (11), pp.3277-3283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">trans Arachidonic acid isomers inhibit NADPH-oxidase activity by direct interaction with enzyme components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatgilialoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siafaka-Kapadai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1818 (9), pp.2314-2324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila B Lamanuzzi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila B. Lamanuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431596v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modulation of the activity of the NADPH oxidase system by reactive oxygen species: influence of catalase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Baciou</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houee-Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2-4), pp.166-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452317v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Merola</w:t>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila B Lamanuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00617.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058486v1</w:t>
+                <w:t xml:space="preserve">hal-05431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila B. Lamanuzzi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Lamanuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820712v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the activity of the NADPH oxidase system by reactive oxygen species: influence of catalase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baciou</w:t>
+                <w:t xml:space="preserve">Luis A.J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Houee-Levin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Merola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq518⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521957v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytosolic subunit p67phox of the NADPH-oxidase complex does not bind NADPH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583 (19), pp.3225-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide binding affinities of the intact proton-trans locating transhydrogenase from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Van-Boxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1708 (3), pp.404-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary electrochemical studies of the flavohaemoprotein from Ralstonia eutropha entrapped in a film of methyl cellulose: Activation of the reduction of dioxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ollesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (1), pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide binding affinities of the intact proton-translocating transhydrogenase from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijs van Boxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baz Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1708 (3) (3), pp.404-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2005.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the H+/H− ratio of the reaction catalysed by the nicotinamide nucleotide transhydrogenase in chromatophores from over-expressing strains of Rhodospirillum rubrum and in liposomes inlaid with the purified bovine enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Sazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baz Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1273 (1), pp.4-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0005-2728(95)00125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3229,151 +3241,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining computational biology and experimental knowledge to draw a structural profile of the active membrane-assembled NADPH oxidase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3383,51 +3395,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Close-Up View of the Impact of Arachidonic Acid on the Phagocyte NADPH Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3476,84 +3488,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NADPH oxidases: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-101, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9424-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3700,51 +3712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Badi Sara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Karimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40200-023-01264-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Andrade Louzada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.02.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13779" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04071160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Van-Boxel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhakta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jackson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Boxel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bhakta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.04.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Badi Sara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Karimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40200-023-01264-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Andrade Louzada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.02.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6HVLX9V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.06.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04071160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Van-Boxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhakta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jackson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Boxel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bhakta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>