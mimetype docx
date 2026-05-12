--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the phospholipid binding sites, PX of p47 phox and PB region of Rac1, in the formation of the phagocyte NADPH oxidase complex NOX2</w:t>
+                <w:t xml:space="preserve">The effect of Bacteroides fragilis and its postbiotics on the expression of genes involved in the endocannabinoid system and intestinal epithelial integrity in Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Al Abyad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+                <w:t xml:space="preserve">Amin Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lefrançois</w:t>
+                <w:t xml:space="preserve">Ahmadi Badi Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+                <w:t xml:space="preserve">Gilda Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Baciou</w:t>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Irian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2023.184180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1417-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40200-023-01264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129544v1</w:t>
+                <w:t xml:space="preserve">hal-04182775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Bacteroides fragilis and its postbiotics on the expression of genes involved in the endocannabinoid system and intestinal epithelial integrity in Caco-2 cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in the molecular regulation of the NADPH oxidase 2 activity: Negative modulation by Poldip2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmadi Badi Sara</w:t>
+                <w:t xml:space="preserve">Aicha Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilda Karimi</w:t>
+                <w:t xml:space="preserve">Ruy Andrade Louzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+                <w:t xml:space="preserve">Jehan Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Irian</w:t>
+                <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1417-1424. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199, pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40200-023-01264-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182775v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the molecular regulation of the NADPH oxidase 2 activity: Negative modulation by Poldip2</w:t>
+                <w:t xml:space="preserve">Role of the phospholipid binding sites, PX of p47 phox and PB region of Rac1, in the formation of the phagocyte NADPH oxidase complex NOX2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Bouraoui</w:t>
+                <w:t xml:space="preserve">Dina Al Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruy Andrade Louzada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Aimeur</w:t>
+                <w:t xml:space="preserve">Pauline Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan Waeytens</w:t>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wien</w:t>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 199, pp.113-125. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1865 (7), pp.184180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2023.184180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264849v1</w:t>
+                <w:t xml:space="preserve">hal-04129544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
               </w:r>
@@ -681,64 +681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1869 (9), pp.119276. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephenson Owusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of vesicular environment on Nox2 activity measurements in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1865 (1), pp.129767. </w:t>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagocyte NADPH oxidase, oxidative stress and lipids: Anti- or pro ageing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 172 (SI), pp.30-34. </w:t>
@@ -1333,64 +1333,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physicochemical properties of membranes correlate with the NADPH oxidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,64 +1454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the arachidonic acid-induced structural changes in phagocyte NADPH oxidase p47phox and p67phox via thiol accessibility and SRCD spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,90 +1601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Dioxide Nanoparticles Increase Superoxide Anion Production by Acting on NADPH Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trépout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
@@ -1722,103 +1722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of phagocyte NADPH oxidase: A concerted binding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (11), pp.3277-3283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatgilialoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,737 +1980,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila B. Lamanuzzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Leila B Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-88. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820712v1</w:t>
+                <w:t xml:space="preserve">hal-05431596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the activity of the NADPH oxidase system by reactive oxygen species: influence of catalase</w:t>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bizouarn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Houee-Levin</w:t>
+                <w:t xml:space="preserve">Leila Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq518⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521957v1</w:t>
+                <w:t xml:space="preserve">hal-05452317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A.J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Merola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431596v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Lamanuzzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Leila B. Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baciou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452317v1</w:t>
+                <w:t xml:space="preserve">hal-00820712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the activity of the NADPH oxidase system by reactive oxygen species: influence of catalase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis A.J. Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
+                <w:t xml:space="preserve">T. Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Merola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+                <w:t xml:space="preserve">L. Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pasquier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Houee-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2-4), pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00617.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058486v1</w:t>
+                <w:t xml:space="preserve">hal-05521957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytosolic subunit p67phox of the NADPH-oxidase complex does not bind NADPH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583 (19), pp.3225-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide binding affinities of the intact proton-trans locating transhydrogenase from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Van-Boxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,64 +2890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ollesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide binding affinities of the intact proton-translocating transhydrogenase from Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijs van Boxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the H+/H− ratio of the reaction catalysed by the nicotinamide nucleotide transhydrogenase in chromatophores from over-expressing strains of Rhodospirillum rubrum and in liposomes inlaid with the purified bovine enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Sazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,90 +3409,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Close-Up View of the Impact of Arachidonic Acid on the Phagocyte NADPH Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Malek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Badi Sara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Karimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40200-023-01264-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Andrade Louzada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.02.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6HVLX9V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.06.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04071160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Van-Boxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhakta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jackson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Boxel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bhakta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Malek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi Badi Sara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Irian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40200-023-01264-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouraoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Andrade Louzada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Waeytens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.02.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Abyad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2023.184180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson Owusu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020767" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephenson B Owusu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C D K Addison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2017.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6HVLX9V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.06.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04071160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Van-Boxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhakta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jackson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranjbari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van Boxel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bhakta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baz Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2005.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sazanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2728(95)00125-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>