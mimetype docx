--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:172.19730941704px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tania Collani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésFull Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canoniser les marges. Le monde des éditions féministes : La Tartaruga, les Edizioni delle Donne et VandA Edizioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18439-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique d’expression française et la traduction de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19195/0557-2665.71.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figlia prodiga/L’enfant prodigue: «ritorni» di André Gide in Alice Ceresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altrelettere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5903/al_uzh-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits de filiation de Fleur Jaeggy: remonter les silences hérités du lexique familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Zeitschrift für Kulturkomparatistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Spiegel der Gesellschaft von heute? Familien in der Schweizer Literatur / Les familles dans la littérature suisse : miroir de la société actuelle ?, 9, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’Europa specchio della gente di frontiera. Grytzko Mascioni e il sorriso del mito greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEDALUS – Revista Portuguesa de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.71-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desecrating the Divine, Sacralizing Humanity : Futurist Religion vs. Romantic Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XI, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111752380-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyeurisme et impasse morale dans l’oeuvre de Pascale Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (1), pp.141-159. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076120ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Timothée Léchot, « Histoire littéraire d’une périphérie. Appropriation du concept de nation par les poètes de la Suisse romande (1730-1830) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le renouveau : la modernité dans les traductions françaises de la &amp;quot;Vita nova&amp;quot; de Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Między Oryginałem a Przekładem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (45), pp.33 - 54. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/MOaP.25.2019.45.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours émerveillé&amp;quot;, note de lecture sur De l’émerveillement dans les littératures poétiques et narratives des xixe et xxe siècles, sous la direction de Julie Anselmini etMarie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension de Bernard Dieterle et Manfred Engel (dir.), Historizing the Dream / Le Rêve du point de vue historique, Würzburg, Verlag Königshausen & Neumann, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Patocchi interprete e traduttore di Salvatore Quasimodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifemo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LA TRADUZIONELETTERARIA D’AUTORE, 15-16, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de: Thomas Hunkeler, Paris et le nationalisme des avant-gardes 1909-1924, Paris, Hermann, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Imagery of Dreams-A Critical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dormir, transcrire, créer : le rêve littéraire à travers les genres, les domaines et les époques, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Conti nelle Imbottigliature (1917): Immagini dai fronti interni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'autre front/ Il fronte interno. Art, culture et propagande dans les villes italiennes de l'arrière (1915-1918), 97/1, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equilibrio del saltimbanco. Dietro le quinte della pubblicazione francese de La Pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Curzio Malaparte, Esperienza e scrittura, 1 (35), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la métaphore surréaliste. Nadja d’André Breton, le merveilleux et ses traductions en anglais et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Między Oryginałem a Przekładem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (35), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/MOaP.23.2017.35.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la vraisemblance. La construction du récit de guerre : Malaparte et Saint-Exupéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars et les muses, 10, pp.82-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes européennes, une histoire faite de paradoxes et d’idéologies, Essai critique sur / Essai on : Paradoxes de l’avant-garde. La modernité artistique à l’épreuve de sa nationalisation, sous la direction de Thomas Hunkeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Corinne Bayle, Paul Éluard. Le cœur absolu. Étude de Capitale de la douleur (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.632-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Michel Gouvard, Capitale de la douleur de Paul Éluard. Formes de la poésie/poésie des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes et la narration : Pour une poétique anti-prosaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avant-gardes et littérature narrative, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes et la narration : pour une poétique anti-prosaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merveilleux et la science : le bruissement des formules-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Formeln / Formulae / Formules, 2013 (21), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/85615_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Jacques Queloz, Philippe Soupault: écriture de soi et lecture d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Breton en italien: le surréalisme au service de l’art et de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Résonances de la traduction: littérature, culture, histoire, 10, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Olivier Belin, René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques du traducteur: l’exemple d’Aldo Camerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figure(s) du traducteur, XLIX, pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani, « Maria Dario, «Les Soirées de Paris», laboratorio creativo dell’avanguardia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review on: Maria Dario, Les Soirées de Paris, laboratorio creativo dell’avanguardia (Padova, Unipress, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 167, pp.354-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype et le masque : le roman européen face aux états totalitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neohelicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11059-011-0112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du seuil fragile qui sépare la prose de la poésie – un aperçu des tendances au XXe siècle », Compte rendu sur : Jean-Charles Vegliante (dir.), De la prose au cœur de la poésie – France, Italie, Brésil variations du lyrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baron surréaliste, malgré tout », Compte rendu sur : Patrice Allain (éd.), Jacques Baron. L’enfant perdu du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération du sens : une lecture du Catalogue Samuel de Magritte et Nougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il y aura toujours une pelle au vent dans les sables du rêve” ; ou l’image par-dessus tout », Compte rendu sur : Étienne-Alain Hubert, Circonstances de la poésie. Reverdy, Apollinaire, surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merveilleux surréaliste de Michel Leiris et la conciliation avec la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Leiris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux et fantastique chez deux surréalistes francophones : une lecture de Chirico et Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Géographies du fantastique, XXIII (1-2), pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera con vista : la biblioteca surrealista dell’Ebdòmero di Giorgio De Chirico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LVI (5), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crevel’s Babylone : a paradigm of Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desnos and the Cerebral Pleasure of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABCJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, VIII, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Simone Breton, Lettres à Denise Lévy. 1919-1929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afrique sub-saharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année francophone internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.308-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Éric Lysøe, « Introduction », Littératures fantastiques. Belgique terre de l’étrange, tome I – 1830-1887, tome II – 1887-1914, Bruxelles, Labor, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponti/Ponts. Langues littératures civilisations des Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.485-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur: Rosario Gennario, La risposta inattesa: Ungaretti e il Belgio tra politica, arte e letteratura, vol. 1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponti/Ponts. Langues littératures civilisations des Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.467-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant, pendant et après le futurisme : lecture « en spirale » de Noëmi Blumenkranz-Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentation et avant-gardes. L'œil ébloui de Noëmi Blumenkranz-Onimus et Luciano Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Meazzi; Serge Milan; Rossella Lorenzi, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grytzko Mascioni e lo “specchio” del mito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemplare, elaborare: i miti greci nella cultura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Boubara; Walter Zidaric; Laurent Lombard, Nov 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In varietate concordia: le défi des “Cultures Littéraires Européennes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Toudoire-Surlapierre; Nikol Dziub, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Agustoni : poetessa cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writers between Worlds – Scrittori fra più mondi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paolo Valesio; Marcello Nori, Nov 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada en Italie, à l'occasion du centenaire du Dadaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Dante Alighieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures et relectures des rêves dans la Vita nova de Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Dante Alighieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Conti e le sue Imbottigliature. Immagini dai “fronti interni”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre front / Il Fronte Interno. Le conflit sans combats dans les villes italiennes de l’arrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Bertone; Barbara Meazzi; Serge Milan, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’italien langue nationale et régionale. Évolutions et enjeux du dispositif ELCO en Alsace (1977-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Gianico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Langues nationales, dialectes/ Langues régionales, langues des migrants" (2015-11-19 au 2015-11-20: Freiburg, Allemagne; Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Freiburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la littérature imite le rêve. Le “rêve moderne” et les récits d’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et théories du rêve / Theorizing the Dream</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve comme modèle stylistique pour la littérature de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Master Erasmus Mundus CLE, Université de Bologne (2015-10-28: Bologne, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chronique au roman. La Seconde Guerre mondiale racontée par les écrivains européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches pluridisciplinaires des récits de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertrand et René Novella, deux traducteurs aux prises avec un collaborateur exigeant : Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRADUIRE À PLUSIEURS / COLLABORATIVE TRANSLATIONS Colloque international / International conference UHA Mulhouse, 19e rencontre du Réseau « La Traduction comme moyen de communication interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico Monti; Peter Schnyder, Dec 2013, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux de l’esprit réel : une lecture des interventions surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilleux et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam White-Le Goff, Apr 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en prose et la prose en poésie : une lecture de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en prose au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fondation des Treilles, Tourtour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et ne pas dire. Propos politique et censure littéraire : La Technique du coup d’état de Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ne pas dire. Pour une étude du non-dit dans la littérature et la culture européennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Breton en italien : le surréalisme au service de l’art et de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bo lettore dei surrealisti francesi : la poesia, la vita e la verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Bo e la poesia del Novecento. Regioni, Italia, Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosanna Gorris, Mar 2011, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité, des années 1900 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques scienifiques dans les revues européennes de la modernité, des années 1900 à 1940", Université de Ha16-18 juin 2011: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction d’une retraduction : le Vathek de William Beckford au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La retraduction. Les belles revisitées de la littérature européenne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico Monti; Peter Schnyder, Dec 2010, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les masques du traducteur : l’exemple d’Aldo Camerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure(s) du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elzbieta Skibinska; Natalia Paprocka, Oct 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisme et contrainte créative de Marinetti à Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos. Esthétique, littérature et inconscient en Europe. Hypnos. Images et inconscients en Europe (1900/1949)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature comme vie : le surréalisme selon Carlo Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique littéraire et littérature européenne. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la prose poétique surréaliste. Le cas de La Liberté ou l’amour ! de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction littéraire et littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération du sens : une lecture du Catalogue Samuel de Magritte et Nougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Langues et des Cultures « Le sens et sa complexité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme paradigme de la modernité dans la littérature des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites claquer vos langues : plurilinguisme et avant-gardes (Chambéry/Torino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franca Bruera; Barbara Meazzi, Oct 2008, Torino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desnos and the cerebral pleasure of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrealist art and its Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società Editrice Fiorentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LH - Littera Helvetica, Tania Collani; Martina Della Casa, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-821-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée-Livre / Pensiero-Lib(E)Ro. Libro, formazione, lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conconi Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I Libri di Emil, pp.98, 2024, 9788866804741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide. Il futuro dell’Europa e altri scritti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quodlibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Elements, 9788822908353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentire sapere. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Paola Fossa; Eleonora Norcini. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ungarettiana, 9788860327215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8327996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quodlibet, « Elements ». 2022, 9788822908353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et mouvances poétiques en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Werle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2021, 979-10-309-0283-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le moment devient durée. Sonnets au noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Polizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Orizons, 2021, 979-10-309-0278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Valesio, Le Minuit de Spoleto/La Mezzanotte di Spoleto, édition et traduction collaborative sous la direction de M. Della Casa et M. Delville, préf. de T. Collani et E. Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, « Littérature / Poètes du monde ». 2019, 979-10-309-0199-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEF, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture, préf. de N. Scaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sogno e letteratura. Poetiche dell’onirismo moderno nei testi e nei manifesti del primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FrancoAngeli. 2016, 9788891744432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.527, 2015, 9782812448140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 54, pp.01-461, 2013, Rencontres, 978-2-8124-0866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.453, 2013, 9782812408663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux dans la prose surréaliste européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.512, 2010, Hermann, 9782705669539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tensions et passions : construction/ déconstruction de l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lysøe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2010, 9782868204592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté ou l’amour ! dans ses traductions (allemand, anglais, castillan, catalan, italien, japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.99, 2010, Gallimard, 9782951950764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils et rites. Littérature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Peter Schnyder. Orizons, pp.281, 2009, 978-2-296-08744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desnos, La Libertà o l’amore !, édition et traduction vers l’italien de Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Odoya, 2008, La Libertà o l’amore!, 978-88-628-8002-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babilonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Odoya, 2007, Babilonia, 8849127235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina, pp.13 - 20, 2025, LH - Littera Helvetica, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/sef/978-88-6032-821-2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il “mistilinguismo” di Alice Ceresa: le lingue e l’identità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Tatiana Crivelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina, pp.23-44, 2025, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-821-2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall'ingegno al genio: un Dante moderno nella Francia romantica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Funari; Romina Vergari; Giovanni Giri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre la Commedia di Dante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libri di Emil, pp.25-44, 2024, 978-88-6680-479-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Agustoni: poetessa cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Manservigi; Paolo Valesio; Marcello Neri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writers between worlds / Scrittori fra più mondi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2021, 978-88-6032-598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le slam selon Narcisse : la poésie phrasée qui engendre la contrainte et élude les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Paola Codazzi; Caroline Werle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et mouvances poétiques en Suisse romande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.207-232, 2021, 979-10-309-0283-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en fiction: portrait helvétique des Italiens en barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures suisses entre faits et fiction, sous la direction de Régine Battiston et Daniel Annen, "Collection Helvetica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.127-154, 2019, 9782868205476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Valesio, Le Minuit de Spoleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Valesio, La Mezzanotte di Spoleto/Le Minuit de Spolète, édition bilingue de Martina Della Casa et Michel Delville, avec une introduction de Tania Collani et Enrico Monti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, p. 13-18, 2019, 9791030901993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada è vivo... viva Dada! Marko Miladinovic, poeta dell'autosuperamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospettive incrociate. La poesia nella Svizzera italiana: Dialoghi e letture, a cura di Martina Della Casa e Clémence Bauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Editrice Fiorentina, 2019, 9788860325440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertrand et René Novella, deux traducteurs et un collaborateur difficile : Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs/ Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la littérature imite le rêve: Le rêve moderne et les récits d’avant-garde (Futurisme, Dadaïsme, Surréalisme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dieterle; Manfred Engel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Dream. Savoir et théories du rêve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.393-406, 2018, 978-3-8260-6443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de rêves. Hors-textes de Giovanni Boine et d'André Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder; Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'écriture et des fragments. Fragmentation et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.457-470, 2016, 978-2-8124-4805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bo lettore dei surrealisti francesi : la poesia, la vita e la verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Bernardini; Felice Gambin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Bo e la letteratura del Novecento. Da Valéry a García Lorca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fleuve de Babel rêve d’Ophélie et de Narcisse. Une lecture de Babylone de René Crevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Classiques Garnier, pp.265-276, 2015, Rencontres, 978-2-8124-4814-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et (anti-)tradition : rhétoriques de la rupture dans les périodiques italiens (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryla Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rocher de Calliope, pp.331-350, 2014, 978-2-9529140-5-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux de l’esprit réel: une lecture des interventions surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam White-Le Goff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilleux et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Sorbonne, PUPS, 2014, 978-2-84050-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de &amp;quot;Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Classiques Garnier, pp.7-18, 2013, Rencontres, 978-2-8124-0866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de la science. Petites et grandes revues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2013, Rencontres, n° 54, 978-2-8124-1098-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1098-7.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de la science. Petites et grandes revues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Noëlle Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Classiques Garnier, pp.19-36, 2013, Rencontres, 978-2-8124-1098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas dire et en dire trop : la (pseudo-)censure de la Technique du coup d’état de Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder; Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ne pas dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.325-340, 2013, 978-2-8124-0905-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse ou le sixième paradoxe de l'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Aubert; Serge Milan; Jean-François Trubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant-gardes : frontières, mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.81-100, 2013, 978-2-7521-0153-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en prose et la prose en poésie : une lecture de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en prose au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.278-300, 2012, 978-2-07-013950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme paradigme de la modernité dans la littérature des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franca Bruera; Barbara Meazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Avant-Gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Peter Lang, pp.65-78, 2011, Comparatisme et Société, 978-90-5201-666-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace en littérature : une structure “en tension”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Eric Lysoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tensions et passions : construction/ déconstruction de l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.19-35, 2010, 9782868204592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté et l’amour ont-ils dit leur dernier mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté ou l’amour ! dans ses traductions (allemand, anglais, castillan, catalan, italien, japonais, L’Étoile de mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-14, 2010, 9782951950764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la prose poétique surréaliste. Le cas de La Liberté ou l’amour ! de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryla Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numilog, Le Rocher de Calliope, pp.193-210, 2010, 9782952914024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisme et contrainte créative de Marinetti à Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Nicolas Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos. Esthétique, littérature et inconscient en Europe (1900/1949)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.171-190, 2009, 978-2-913764-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme du sphinx des glaces : réécriture d’un mythe chez Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du mythe. Réécritures anciennes et modernes des mythes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.773-786, 2008, 2296046851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada en Italie ou l’enfant mutilé du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Béhar; Catherine Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dada, circuit total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age d'Homme, pp.279-286, 2005, Dada, circuit total, 2825119067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Michel Gouvard, Capitale de la douleur de Paul Éluard. Formes de la poésie/poésie des formes (Bordeaux, Presses Universitaires de Bordeaux, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.633-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'inconscient dans la littérature européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Fenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2007, 9788849129854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies dans la littérature du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.XII+112, 2005, 978-88-491-2990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-garde et avant-gardes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2005, 9788849129878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Bulletin surréalisme n° 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Correspondance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Variétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1214-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Distances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:172.19730941704px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tania Collani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésFull Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canoniser les marges. Le monde des éditions féministes : La Tartaruga, les Edizioni delle Donne et VandA Edizioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18439-3.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figlia prodiga/L’enfant prodigue: «ritorni» di André Gide in Alice Ceresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altrelettere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5903/al_uzh-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique d’expression française et la traduction de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19195/0557-2665.71.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits de filiation de Fleur Jaeggy: remonter les silences hérités du lexique familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Zeitschrift für Kulturkomparatistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Spiegel der Gesellschaft von heute? Familien in der Schweizer Literatur / Les familles dans la littérature suisse : miroir de la société actuelle ?, 9, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un’Europa specchio della gente di frontiera. Grytzko Mascioni e il sorriso del mito greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEDALUS – Revista Portuguesa de Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.71-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desecrating the Divine, Sacralizing Humanity : Futurist Religion vs. Romantic Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Yearbook of Futurism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XI, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111752380-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyeurisme et impasse morale dans l’oeuvre de Pascale Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (1), pp.141-159. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1076120ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récension de Bernard Dieterle et Manfred Engel (dir.), Historizing the Dream / Le Rêve du point de vue historique, Würzburg, Verlag Königshausen & Neumann, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Patocchi interprete e traduttore di Salvatore Quasimodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifemo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LA TRADUZIONELETTERARIA D’AUTORE, 15-16, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le renouveau : la modernité dans les traductions françaises de la &amp;quot;Vita nova&amp;quot; de Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Między Oryginałem a Przekładem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (45), pp.33 - 54. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/MOaP.25.2019.45.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Timothée Léchot, « Histoire littéraire d’une périphérie. Appropriation du concept de nation par les poètes de la Suisse romande (1730-1830) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un discours émerveillé&amp;quot;, note de lecture sur De l’émerveillement dans les littératures poétiques et narratives des xixe et xxe siècles, sous la direction de Julie Anselmini etMarie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equilibrio del saltimbanco. Dietro le quinte della pubblicazione francese de La Pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Curzio Malaparte, Esperienza e scrittura, 1 (35), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de: Thomas Hunkeler, Paris et le nationalisme des avant-gardes 1909-1924, Paris, Hermann, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Imagery of Dreams-A Critical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dormir, transcrire, créer : le rêve littéraire à travers les genres, les domaines et les époques, 12, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Conti nelle Imbottigliature (1917): Immagini dai fronti interni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'autre front/ Il fronte interno. Art, culture et propagande dans les villes italiennes de l'arrière (1915-1918), 97/1, pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la métaphore surréaliste. Nadja d’André Breton, le merveilleux et ses traductions en anglais et en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Między Oryginałem a Przekładem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (35), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/MOaP.23.2017.35.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la vraisemblance. La construction du récit de guerre : Malaparte et Saint-Exupéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars et les muses, 10, pp.82-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes européennes, une histoire faite de paradoxes et d’idéologies, Essai critique sur / Essai on : Paradoxes de l’avant-garde. La modernité artistique à l’épreuve de sa nationalisation, sous la direction de Thomas Hunkeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Corinne Bayle, Paul Éluard. Le cœur absolu. Étude de Capitale de la douleur (1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.632-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Michel Gouvard, Capitale de la douleur de Paul Éluard. Formes de la poésie/poésie des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Breton en italien: le surréalisme au service de l’art et de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Résonances de la traduction: littérature, culture, histoire, 10, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes et la narration : Pour une poétique anti-prosaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Avant-gardes et littérature narrative, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avant-gardes et la narration : pour une poétique anti-prosaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merveilleux et la science : le bruissement des formules-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Formeln / Formulae / Formules, 2013 (21), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/85615_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Jacques Queloz, Philippe Soupault: écriture de soi et lecture d’autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani, « Maria Dario, «Les Soirées de Paris», laboratorio creativo dell’avanguardia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review on: Maria Dario, Les Soirées de Paris, laboratorio creativo dell’avanguardia (Padova, Unipress, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 167, pp.354-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Olivier Belin, René Char et le surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques du traducteur: l’exemple d’Aldo Camerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Wratislaviensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Figure(s) du traducteur, XLIX, pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype et le masque : le roman européen face aux états totalitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neohelicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11059-011-0112-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il y aura toujours une pelle au vent dans les sables du rêve” ; ou l’image par-dessus tout », Compte rendu sur : Étienne-Alain Hubert, Circonstances de la poésie. Reverdy, Apollinaire, surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du seuil fragile qui sépare la prose de la poésie – un aperçu des tendances au XXe siècle », Compte rendu sur : Jean-Charles Vegliante (dir.), De la prose au cœur de la poésie – France, Italie, Brésil variations du lyrisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baron surréaliste, malgré tout », Compte rendu sur : Patrice Allain (éd.), Jacques Baron. L’enfant perdu du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération du sens : une lecture du Catalogue Samuel de Magritte et Nougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merveilleux surréaliste de Michel Leiris et la conciliation avec la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Leiris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera con vista : la biblioteca surrealista dell’Ebdòmero di Giorgio De Chirico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roczniki Humanistyczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LVI (5), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18290/rh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux et fantastique chez deux surréalistes francophones : une lecture de Chirico et Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Géographies du fantastique, XXIII (1-2), pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crevel’s Babylone : a paradigm of Babel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desnos and the Cerebral Pleasure of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABCJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, VIII, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Simone Breton, Lettres à Denise Lévy. 1919-1929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Afrique sub-saharienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année francophone internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.308-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur: Rosario Gennario, La risposta inattesa: Ungaretti e il Belgio tra politica, arte e letteratura, vol. 1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponti/Ponts. Langues littératures civilisations des Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.467-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Éric Lysøe, « Introduction », Littératures fantastiques. Belgique terre de l’étrange, tome I – 1830-1887, tome II – 1887-1914, Bruxelles, Labor, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponti/Ponts. Langues littératures civilisations des Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.485-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant, pendant et après le futurisme : lecture « en spirale » de Noëmi Blumenkranz-Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentation et avant-gardes. L'œil ébloui de Noëmi Blumenkranz-Onimus et Luciano Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Meazzi; Serge Milan; Rossella Lorenzi, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grytzko Mascioni e lo “specchio” del mito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemplare, elaborare: i miti greci nella cultura italiana contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Boubara; Walter Zidaric; Laurent Lombard, Nov 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Agustoni : poetessa cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writers between Worlds – Scrittori fra più mondi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paolo Valesio; Marcello Nori, Nov 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In varietate concordia: le défi des “Cultures Littéraires Européennes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Toudoire-Surlapierre; Nikol Dziub, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures et relectures des rêves dans la Vita nova de Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Dante Alighieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada en Italie, à l'occasion du centenaire du Dadaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Dante Alighieri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo Conti e le sue Imbottigliature. Immagini dai “fronti interni”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre front / Il Fronte Interno. Le conflit sans combats dans les villes italiennes de l’arrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Bertone; Barbara Meazzi; Serge Milan, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve comme modèle stylistique pour la littérature de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Master Erasmus Mundus CLE, Université de Bologne (2015-10-28: Bologne, Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’italien langue nationale et régionale. Évolutions et enjeux du dispositif ELCO en Alsace (1977-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilina Gianico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Langues nationales, dialectes/ Langues régionales, langues des migrants" (2015-11-19 au 2015-11-20: Freiburg, Allemagne; Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Freiburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la littérature imite le rêve. Le “rêve moderne” et les récits d’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et théories du rêve / Theorizing the Dream</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chronique au roman. La Seconde Guerre mondiale racontée par les écrivains européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches pluridisciplinaires des récits de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertrand et René Novella, deux traducteurs aux prises avec un collaborateur exigeant : Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRADUIRE À PLUSIEURS / COLLABORATIVE TRANSLATIONS Colloque international / International conference UHA Mulhouse, 19e rencontre du Réseau « La Traduction comme moyen de communication interculturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico Monti; Peter Schnyder, Dec 2013, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bo lettore dei surrealisti francesi : la poesia, la vita e la verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Bo e la poesia del Novecento. Regioni, Italia, Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosanna Gorris, Mar 2011, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité, des années 1900 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Poétiques scienifiques dans les revues européennes de la modernité, des années 1900 à 1940", Université de Ha16-18 juin 2011: Mulhouse, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux de l’esprit réel : une lecture des interventions surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilleux et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam White-Le Goff, Apr 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en prose et la prose en poésie : une lecture de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie en prose au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fondation des Treilles, Tourtour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Breton en italien : le surréalisme au service de l’art et de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et ne pas dire. Propos politique et censure littéraire : La Technique du coup d’état de Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ne pas dire. Pour une étude du non-dit dans la littérature et la culture européennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction d’une retraduction : le Vathek de William Beckford au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La retraduction. Les belles revisitées de la littérature européenne au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico Monti; Peter Schnyder, Dec 2010, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les masques du traducteur : l’exemple d’Aldo Camerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figure(s) du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elzbieta Skibinska; Natalia Paprocka, Oct 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisme et contrainte créative de Marinetti à Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos. Esthétique, littérature et inconscient en Europe. Hypnos. Images et inconscients en Europe (1900/1949)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature comme vie : le surréalisme selon Carlo Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique littéraire et littérature européenne. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la prose poétique surréaliste. Le cas de La Liberté ou l’amour ! de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction littéraire et littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération du sens : une lecture du Catalogue Samuel de Magritte et Nougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Langues et des Cultures « Le sens et sa complexité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme paradigme de la modernité dans la littérature des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites claquer vos langues : plurilinguisme et avant-gardes (Chambéry/Torino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franca Bruera; Barbara Meazzi, Oct 2008, Torino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desnos and the cerebral pleasure of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrealist art and its Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide, Poesie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InternoPoesia, 2026, 979-12-81315-53-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società Editrice Fiorentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LH - Littera Helvetica, Tania Collani; Martina Della Casa, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-821-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée-Livre / Pensiero-Lib(E)Ro. Libro, formazione, lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conconi Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I Libri di Emil, pp.98, 2024, 9788866804741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentire sapere. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Norcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Paola Fossa; Eleonora Norcini. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ungarettiana, 9788860327215. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8327996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide. Il futuro dell’Europa e altri scritti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quodlibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Elements, 9788822908353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quodlibet, « Elements ». 2022, 9788822908353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et mouvances poétiques en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Codazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Werle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2021, 979-10-309-0283-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le moment devient durée. Sonnets au noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Polizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Orizons, 2021, 979-10-309-0278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Valesio, Le Minuit de Spoleto/La Mezzanotte di Spoleto, édition et traduction collaborative sous la direction de M. Della Casa et M. Delville, préf. de T. Collani et E. Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, « Littérature / Poètes du monde ». 2019, 979-10-309-0199-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture, préf. de N. Scaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Della Casa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SEF, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sogno e letteratura. Poetiche dell’onirismo moderno nei testi e nei manifesti del primo Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FrancoAngeli. 2016, 9788891744432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.527, 2015, 9782812448140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.453, 2013, 9782812408663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 54, pp.01-461, 2013, Rencontres, 978-2-8124-0866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté ou l’amour ! dans ses traductions (allemand, anglais, castillan, catalan, italien, japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.99, 2010, Gallimard, 9782951950764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tensions et passions : construction/ déconstruction de l’espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lysøe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2010, 9782868204592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux dans la prose surréaliste européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.512, 2010, Hermann, 9782705669539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils et rites. Littérature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Peter Schnyder. Orizons, pp.281, 2009, 978-2-296-08744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desnos, La Libertà o l’amore !, édition et traduction vers l’italien de Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Odoya, 2008, La Libertà o l’amore!, 978-88-628-8002-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babilonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. Odoya, 2007, Babilonia, 8849127235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prima, durante e dopo il futurismo: Noëmi Blumenkranz-Onimus e la critica cubo-futurista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lorenzo Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tra segno e visione. Sperimentazione e avanguardia in Noëmi Blumenkranz-Onimus e Luciano Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.15-34, 2026, 978-2-37741-108-5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/hs2h-b704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il “mistilinguismo” di Alice Ceresa: le lingue e l’identità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Tatiana Crivelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina, pp.23-44, 2025, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-821-2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Ceresa, tradotta e traduttrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina, pp.13 - 20, 2025, LH - Littera Helvetica, 978-88-6032-821-2. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35948/sef/978-88-6032-821-2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall'ingegno al genio: un Dante moderno nella Francia romantica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Funari; Romina Vergari; Giovanni Giri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre la Commedia di Dante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libri di Emil, pp.25-44, 2024, 978-88-6680-479-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Agustoni: poetessa cosmopolita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Manservigi; Paolo Valesio; Marcello Neri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writers between worlds / Scrittori fra più mondi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2021, 978-88-6032-598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le slam selon Narcisse : la poésie phrasée qui engendre la contrainte et élude les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Paola Codazzi; Caroline Werle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et mouvances poétiques en Suisse romande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.207-232, 2021, 979-10-309-0283-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada è vivo... viva Dada! Marko Miladinovic, poeta dell'autosuperamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospettive incrociate. La poesia nella Svizzera italiana: Dialoghi e letture, a cura di Martina Della Casa e Clémence Bauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societa Editrice Fiorentina, 2019, 9788860325440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Valesio, Le Minuit de Spoleto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Valesio, La Mezzanotte di Spoleto/Le Minuit de Spolète, édition bilingue de Martina Della Casa et Michel Delville, avec une introduction de Tania Collani et Enrico Monti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, p. 13-18, 2019, 9791030901993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration en fiction: portrait helvétique des Italiens en barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Littératures suisses entre faits et fiction, sous la direction de Régine Battiston et Daniel Annen, "Collection Helvetica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.127-154, 2019, 9782868205476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertrand et René Novella, deux traducteurs et un collaborateur difficile : Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs/ Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la littérature imite le rêve: Le rêve moderne et les récits d’avant-garde (Futurisme, Dadaïsme, Surréalisme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dieterle; Manfred Engel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Dream. Savoir et théories du rêve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.393-406, 2018, 978-3-8260-6443-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments de rêves. Hors-textes de Giovanni Boine et d'André Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder; Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'écriture et des fragments. Fragmentation et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.457-470, 2016, 978-2-8124-4805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fleuve de Babel rêve d’Ophélie et de Narcisse. Une lecture de Babylone de René Crevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions. Mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, Classiques Garnier, pp.265-276, 2015, Rencontres, 978-2-8124-4814-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bo lettore dei surrealisti francesi : la poesia, la vita e la verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Bernardini; Felice Gambin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlo Bo e la letteratura del Novecento. Da Valéry a García Lorca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et (anti-)tradition : rhétoriques de la rupture dans les périodiques italiens (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryla Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rocher de Calliope, pp.331-350, 2014, 978-2-9529140-5-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux de l’esprit réel: une lecture des interventions surréalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam White-Le Goff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilleux et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Sorbonne, PUPS, 2014, 978-2-84050-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse ou le sixième paradoxe de l'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Aubert; Serge Milan; Jean-François Trubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant-gardes : frontières, mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.81-100, 2013, 978-2-7521-0153-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas dire et en dire trop : la (pseudo-)censure de la Technique du coup d’état de Curzio Malaparte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder; Frédérique Toudoire-Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ne pas dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.325-340, 2013, 978-2-8124-0905-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de la science. Petites et grandes revues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Noëlle Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Classiques Garnier, pp.19-36, 2013, Rencontres, 978-2-8124-1098-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de la science. Petites et grandes revues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2013, Rencontres, n° 54, 978-2-8124-1098-7. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1098-7.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de &amp;quot;Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques scientifiques: dans les revues européennes de la modernité (1900-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Classiques Garnier, pp.7-18, 2013, Rencontres, 978-2-8124-0866-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie en prose et la prose en poésie : une lecture de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie en prose au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.278-300, 2012, 978-2-07-013950-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme paradigme de la modernité dans la littérature des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franca Bruera; Barbara Meazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Avant-Gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Peter Lang, pp.65-78, 2011, Comparatisme et Société, 978-90-5201-666-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté et l’amour ont-ils dit leur dernier mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Liberté ou l’amour ! dans ses traductions (allemand, anglais, castillan, catalan, italien, japonais, L’Étoile de mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-14, 2010, 9782951950764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace en littérature : une structure “en tension”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani; Eric Lysoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre tensions et passions : construction/ déconstruction de l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.19-35, 2010, 9782868204592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la prose poétique surréaliste. Le cas de La Liberté ou l’amour ! de Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryla Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numilog, Le Rocher de Calliope, pp.193-210, 2010, 9782952914024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisme et contrainte créative de Marinetti à Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Nicolas Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos. Esthétique, littérature et inconscient en Europe (1900/1949)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'improviste, pp.171-190, 2009, 978-2-913764-42-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énigme du sphinx des glaces : réécriture d’un mythe chez Robert Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du mythe. Réécritures anciennes et modernes des mythes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.773-786, 2008, 2296046851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dada en Italie ou l’enfant mutilé du futurisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Béhar; Catherine Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dada, circuit total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age d'Homme, pp.279-286, 2005, Dada, circuit total, 2825119067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu sur : Jean-Michel Gouvard, Capitale de la douleur de Paul Éluard. Formes de la poésie/poésie des formes (Bordeaux, Presses Universitaires de Bordeaux, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.633-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'inconscient dans la littérature européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Fenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2007, 9788849129854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-garde et avant-gardes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2005, 9788849129878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Idéologies dans la littérature du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.XII+112, 2005, 978-88-491-2990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Distances »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Correspondance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Bulletin surréalisme n° 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article sur la revue « Variétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Collani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des revues littéraires au XXe siècle. Domaine français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1214-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Norcini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5903/al_uzh-92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111752380-005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076120ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/MOaP.25.2019.45.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/MOaP.23.2017.35.04" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85615_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-011-0112-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V8D8P1N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Gianico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cuny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Crivelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.sefeditrice.it/collana/lh--littera-helvetica/24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-821-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05251994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gide" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822908353" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefeditrice.it/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8327996" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Werle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cuny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lys&#248;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/sef/978-88-6032-821-2.02" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-821-2.03" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389454v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1098-7.p.0019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fenga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18439-3.p.0035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Norcini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5903/al_uzh-92" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111752380-005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076120ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/MOaP.25.2019.45.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/MOaP.23.2017.35.04" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85615_21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-011-0112-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V8D8P1N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Gianico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cuny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Crivelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.sefeditrice.it/collana/lh--littera-helvetica/24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-821-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05251994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conconi Bruna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefeditrice.it/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8327996" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gide" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822908353" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Werle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cuny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lys&#248;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603284v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lorenzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lorenzo Milan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/hs2h-b704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-821-2.03" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/sef/978-88-6032-821-2.02" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302830v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1098-7.p.0019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390225v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fenga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>