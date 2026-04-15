--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tania Jimenez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Director of Informatics Lab at Avignon University, Jan 2018 -- 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer, Avignon University, Dec. 2005 -- Present</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant for Orange R\&D, Sophia Antipolis, France, 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant in simulation (freelance), France, 2003 - 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor, Universidad de Los Andes, Venezuela, 2000 - 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Temporary research position (A.T.E.R.), University of Nice, France, 1999</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D., Road Traffic Simulation, University of Nice, France, 1997 - 2000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A loss queueing game for electric vehicle charging performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.102350. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2023.102350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure paysagère du col de montagne au double prisme des pratiques cyclotouristiques et de trekking : expériences, imaginaires et fonctions symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Buffer Starvation With Application to Objective QoE Optimization of Streaming Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuedong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.813-827. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2014.2300041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminatory processor sharing queues with stationary ergodic service times and the performance of TCP in overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.1509-1519. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2009.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Slotted Aloha as a Stochastic Game with Random Discrete Power Selection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/572650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on networking games in telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.286-311. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis of RED with short lived TCP connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (5), pp.631-641. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2003.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted Aloha as a game with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (6), pp.701-713. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive routing in networks with polynomial cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shimkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1586-1593. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2000.832557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia and learning applied to water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Audience Retention in YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.79-85, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of QoE for adaptive video streaming over wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Poojary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sunny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2018 - 16th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Shanghai, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2018.8362846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic approach for forecast scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSON 2018 - 7th International Workshop on Self-Organizing Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast scheduling and its extensions to account for random events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate adaptation in backward-shifted coding for HTTP adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Aware DASH Video Caching Schemes at Mobile Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 29th International Teletraffic Congress (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genoa, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting popularity dynamics of online contents using data filtering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 54th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast scheduling for mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Commuinications (PIMRC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Streaming Analysis in Vienna LTE System Level Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth EAI International Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of LTE simulations with the ns-3 and the Vienna simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Gachouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation Tools and Techniques (SIMUtools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.24-8-2015.2260782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des popularités dans YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Models for Characterizing YouTube Viewcount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.297-305, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of equilibria from individual strategies in online content diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Miorandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NetSciCom - 5th International Workshop on Network Science for Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6562879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission control to an M/M/1 queue with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ghent, Belgium. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Buffer Starvation in Markovian Queues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuedong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Games with networking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations on simulating a M/M/1 queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Games for Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.523-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative and Non-cooperative control for Slotted Aloha with random power level selections algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/valuetools.2007.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted Aloha as a stochastic game with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'03: Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sophia Antipolis, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, Yannick and Jiménez, Tania and Parcollet, Titouan and Zanon Boito, Marcely. ATALA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS Simulator for Beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), pp.1-184, 2012, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00397ED1V01Y201112CNT010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la coordination territoriale d’organisations instituées de l’ESS dans le développement durable par l’analyse des représentations des acteurs dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Manoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Parking Pricing for Electric Vehicles in a Loss Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal information sensor system for indoor tracking of several persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Hédi Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Sensors for Activity Analysis of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical results for two users' forecast scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearsighted, farsighted behaviors and learning. Application to a groundwater management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9406, Inria. 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival, Avignon, Économie Sociale et Solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeid Alkhail Kassouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2021, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission control to an M/M/1 queue with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Bandwidth Sharing with Pareto distributed File Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6926, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal routing among ./M/1 queues with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Núñez-Queija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Yechiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4985, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tania Jimenez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Director of Informatics Lab at Avignon University, Jan 2018 -- 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer, Avignon University, Dec. 2005 -- Present</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant for Orange R\&D, Sophia Antipolis, France, 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant in simulation (freelance), France, 2003 - 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor, Universidad de Los Andes, Venezuela, 2000 - 2002.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Temporary research position (A.T.E.R.), University of Nice, France, 1999</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D., Road Traffic Simulation, University of Nice, France, 1997 - 2000</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A loss queueing game for electric vehicle charging performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.102350. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2023.102350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure paysagère du col de montagne au double prisme des pratiques cyclotouristiques et de trekking : expériences, imaginaires et fonctions symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bachimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Buffer Starvation With Application to Objective QoE Optimization of Streaming Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuedong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.813-827. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2014.2300041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized optimization of last-mile delivery services with non-cooperative bounded rational customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, On line first, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminatory processor sharing queues with stationary ergodic service times and the performance of TCP in overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.1509-1519. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2009.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Slotted Aloha as a Stochastic Game with Random Discrete Power Selection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/572650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on networking games in telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wynter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.286-311. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis of RED with short lived TCP connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (5), pp.631-641. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2003.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted Aloha as a game with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (6), pp.701-713. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive routing in networks with polynomial cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shimkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1586-1593. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2000.832557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart charging and optimization of personalized flexibility services for electric vehicles’s users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Discrete Algorithms (ACDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montréal, Canada. pp.169-181, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611978759.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivizing Electric Vehicle Charging Flexibility for Demand Response via Price Menu Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Smart Grid Technologies (ISGT) Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); University Grenoble Alpes, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pricing for Electric Vehicle Parking Duration at a Charging Station based on a Queueing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique de la Qualité de service de charge pour véhicules électriques en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking duration optimization for electric vehicles in a loss queueing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; EDF (Electricité de France), Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling of the Service Quality for Electric Vehicles in Competition at two Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Vehicle Symposium &amp; Exhibition (EVS) 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled queueing and charging game model with power capacity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PGMO; Electricité de France (EDF), Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia and learning applied to water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDG 2019 - 12. International Meeting on Game Theory. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Dynamic Games, Jul 2019, Sant Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Audience Retention in YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.79-85, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of QoE for adaptive video streaming over wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Poojary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Sunny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2018 - 16th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Shanghai, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WIOPT.2018.8362846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic approach for forecast scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSON 2018 - 7th International Workshop on Self-Organizing Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast scheduling and its extensions to account for random events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate adaptation in backward-shifted coding for HTTP adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Aware DASH Video Caching Schemes at Mobile Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 29th International Teletraffic Congress (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genoa, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast scheduling for mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Symposium on Personal, Indoor and Mobile Radio Commuinications (PIMRC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting popularity dynamics of online contents using data filtering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 54th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Streaming Analysis in Vienna LTE System Level Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth EAI International Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of LTE simulations with the ns-3 and the Vienna simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouen Gachouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Nya Kamtchoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation Tools and Techniques (SIMUtools)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.24-8-2015.2260782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des popularités dans YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution d'un modèle de Logit imbriqué pour un problème de distribution des colis dans le cadre du e-commerce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic user equilibrium and its application to delivery services pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayrem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Models for Characterizing YouTube Viewcount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.297-305, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of equilibria from individual strategies in online content diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Miorandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NetSciCom - 5th International Workshop on Network Science for Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6562879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission control to an M/M/1 queue with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMTA - 20th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ghent, Belgium. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39408-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in Access to Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Buffer Starvation in Markovian Queues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuedong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Games with networking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Kameda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations on simulating a M/M/1 queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of SCTP in Wi-Fi and WiMAX networks with multi-homed mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '08 Proceedings of the 3rd International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination Games for Collision Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Vicuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.523-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative and Non-cooperative control for Slotted Aloha with random power level selections algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssine Bouyakhf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValueTools '07 Proceedings of the 2nd international conference on Performance evaluation methodologies and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/valuetools.2007.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slotted Aloha as a stochastic game with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt'03: Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sophia Antipolis, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcely Zanon Boito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, Yannick and Jiménez, Tania and Parcollet, Titouan and Zanon Boito, Marcely. ATALA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Games, Control and Optimization 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS Simulator for Beginners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), pp.1-184, 2012, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00397ED1V01Y201112CNT010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la coordination territoriale d’organisations instituées de l’ESS dans le développement durable par l’analyse des représentations des acteurs dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Manoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Queueing and Charging Game Model with Energy Capacity Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Engineering and Stochastic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13104, Springer International Publishing, pp.325-344, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91825-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Net Neutrality Perspective for Content Down-Streaming over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altman, Eitan; Avrachenkov, Konstantin; De Pellegrini, Francesco; El-Azouzi, Rachid; Wang, Huijuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilevel Strategic Interaction Game Models for Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.239-259, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24455-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Parking Pricing for Electric Vehicles in a Loss Queue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Breal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal information sensor system for indoor tracking of several persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Hédi Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Sensors for Activity Analysis of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pourtallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical results for two users' forecast scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Zaaraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwi Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearsighted, farsighted behaviors and learning. Application to a groundwater management problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9406, Inria. 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival, Avignon, Économie Sociale et Solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gianfaldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeid Alkhail Kassouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université. 2021, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admission control to an M/M/1 queue with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Bandwidth Sharing with Pareto distributed File Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6926, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal routing among ./M/1 queues with partial information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Núñez-Queija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Yechiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4985, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC14868"/>
+    <w:nsid w:val="A2AB29E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03560696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hascoet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedong Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762M4HDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/572650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulogne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Azouzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wynter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GKGRZGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2003.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.02.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimkin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832557" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01972647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Poojary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sunny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Triki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362846" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Zaaraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Valentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Gachouaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-8-2015.2260782" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Sabir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benarfa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1970" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00397ED1V01Y201112CNT010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alkhail Kassouha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yechiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Breal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03560696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hascoet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedong Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1647-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762M4HDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/572650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulogne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Azouzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wynter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2004.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GKGRZGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2003.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2004.02.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimkin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2000.832557" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Safi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978759.13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01972647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Poojary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sunny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Triki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362846" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Zaaraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Valentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Gachouaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Nya Kamtchoum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-8-2015.2260782" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Tounsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39408-9_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Kameda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Vicuna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Sabir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benarfa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1970" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00397ED1V01Y201112CNT010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91825-5_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24455-2_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alkhail Kassouha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#250;&#241;ez-Queija" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yechiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>