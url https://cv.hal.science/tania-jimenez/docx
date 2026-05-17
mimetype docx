--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2AB29E4"/>
+    <w:nsid w:val="61657110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>