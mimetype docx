--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1041,199 +1041,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre consuls et rois. Jean Perréal et les peintres de Lyon</w:t>
+                <w:t xml:space="preserve">Le livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Lorentz; Dagmar Eichberger. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Locus Solus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Artist between Court and City (1300-1600) / L'Artiste entre la cour et la ville / Der Künstler zwischen Hof und Stadt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.178-188, 2017, 9783731903918</w:t>
+              <w:t xml:space="preserve">Trésors de la fin du Moyen Âge. Exposition, Quimper, Musée départemental breton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-39, 2017, 978-2-36833-159-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019631v1</w:t>
+                <w:t xml:space="preserve">halshs-04694340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre</w:t>
+                <w:t xml:space="preserve">Entre consuls et rois. Jean Perréal et les peintres de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Locus Solus. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lorentz; Dagmar Eichberger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors de la fin du Moyen Âge. Exposition, Quimper, Musée départemental breton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.32-39, 2017, 978-2-36833-159-0</w:t>
+              <w:t xml:space="preserve">The Artist between Court and City (1300-1600) / L'Artiste entre la cour et la ville / Der Künstler zwischen Hof und Stadt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Imhof Verlag, pp.178-188, 2017, 9783731903918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694340v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamands et Espagnols : les peintres étrangers à Lyon au temps de Charles VIII et Louis XII</w:t>
               </w:r>
@@ -1286,229 +1286,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle de Kermaria-an-Isquit. Les peintures murales</w:t>
+                <w:t xml:space="preserve">Les séjour et entrées de la Cour à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Société archéologique de France. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Virassamynaïken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Côtes-d'Armor : le Beau Moyen Âge. Congrès archéologique de France. 173e session.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-312, 2015, 978-2-901837-70-1</w:t>
+              <w:t xml:space="preserve">Lyon Renaissance. Arts et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.138-143, 2015, 978-2-7572-0991-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694350v1</w:t>
+                <w:t xml:space="preserve">halshs-04694321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séjour et entrées de la Cour à Lyon</w:t>
+                <w:t xml:space="preserve">La chapelle de Kermaria-an-Isquit. Les peintures murales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon Renaissance. Arts et Humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.138-143, 2015, 978-2-7572-0991-2</w:t>
+              <w:t xml:space="preserve">Côtes-d'Armor : le Beau Moyen Âge. Congrès archéologique de France. 173e session.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-312, 2015, 978-2-901837-70-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694321v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintres nordiques à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Virassamynaïken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon Renaissance. Arts et Humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.218-223, 2015, 978-2-7572-0991-2</w:t>
@@ -1617,169 +1617,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kleinclausz</w:t>
+                <w:t xml:space="preserve">Les 'saintes scènes' dans les entrées royales lyonnaises de Louis XI à François Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Selmeci Castioni; Marion Uhlig. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France de la Révolution à la Première Guerre mondiale, C. Barbillon et Ph. Sénéchal (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2012</w:t>
+              <w:t xml:space="preserve">Saintes scènes. Théâtre et sainteté à la croisée du Moyen Âge et de la Modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank&amp;Timme, pp.171-188, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288438v1</w:t>
+                <w:t xml:space="preserve">halshs-01315104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 'saintes scènes' dans les entrées royales lyonnaises de Louis XI à François Ier</w:t>
+                <w:t xml:space="preserve">Arthur Kleinclausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saintes scènes. Théâtre et sainteté à la croisée du Moyen Âge et de la Modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frank&amp;Timme, pp.171-188, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France de la Révolution à la Première Guerre mondiale, C. Barbillon et Ph. Sénéchal (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01315104v1</w:t>
+                <w:t xml:space="preserve">halshs-01288438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2343,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3i" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03227913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Stum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Virassamyna&#239;ken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3i" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04061930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03227913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Stum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Virassamyna&#239;ken" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Beha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Yeurc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>