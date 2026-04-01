--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -346,239 +346,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Timing Attacks against the Secret Permutation in the McEliece PKC</w:t>
+                <w:t xml:space="preserve">The simple roots problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 18 (Special issue 2017, Cryptology Science), pp. 317-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560052v1</w:t>
+                <w:t xml:space="preserve">hal-01598419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simple roots problem</w:t>
+                <w:t xml:space="preserve">Improved Timing Attacks against the Secret Permutation in the McEliece PKC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15837/ijccc.2017.1.2780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598419v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -707,269 +707,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting ROLLO’s Constant-Time Implementations with a Single-Trace Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Mortajine</w:t>
+                <w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Barwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Workshop on Coding and Cryptography (WCC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Philadelphia PA, United States. pp.14-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166720v1</w:t>
+                <w:t xml:space="preserve">hal-03805561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic ladderisation: improving code security through rewriting and dependent types</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zendra</w:t>
+                <w:t xml:space="preserve">Exploiting ROLLO’s Constant-Time Implementations with a Single-Trace Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cheriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mortajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPM 2022 - ACM SIGPLAN International Workshop on Partial Evaluation and Program Manipulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Workshop on Coding and Cryptography (WCC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rostock, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3498886.3502202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805561v1</w:t>
+                <w:t xml:space="preserve">hal-04166720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hole in the Ladder: Interleaved Variables in Iterative Conditional Branching</w:t>
               </w:r>
@@ -1161,261 +1161,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on cryptanalysis of code-based cryptography: from theoretical to physical attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+                <w:t xml:space="preserve">Statistical Model Checking of Incomplete Stochastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraj Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Legay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCC 2018 - 7th International Conference on Computers Communications and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCC.2018.8390461⟩</w:t>
+              <w:t xml:space="preserve">ISoLA 2018 - International Symposium on Leveraging Applications of Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.354-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03421-4_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011334v1</w:t>
+                <w:t xml:space="preserve">hal-02011309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model Checking of Incomplete Stochastic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Survey on cryptanalysis of code-based cryptography: from theoretical to physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Bucerzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISoLA 2018 - International Symposium on Leveraging Applications of Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.354-371, </w:t>
+              <w:t xml:space="preserve">ICCCC 2018 - 7th International Conference on Computers Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Oradea, Romania. pp.215-223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03421-4_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCC.2018.8390461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011309v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Power Analysis Attack on the Secure Bit Permutation in the McEliece Cryptosystem</w:t>
               </w:r>
@@ -1440,51 +1440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,247 +1741,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01186632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décodage des codes de Goppa appliqué à la Cryptographie Asymétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Forum des Jeunes Mathématicien-ne-s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.59-64</w:t>
+              <w:t xml:space="preserve">Indocrypt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01011835v1</w:t>
+                <w:t xml:space="preserve">hal-00865355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le décodage des codes de Goppa appliqué à la Cryptographie Asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indocrypt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
+              <w:t xml:space="preserve">13ème Forum des Jeunes Mathématicien-ne-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865355v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01011835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Implementation of a Goppa Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Goppa Decoder in Hardware Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-based cryptography: A way to secure communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Drutarovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic architectures embedded in logic devices (CryptArchi) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guidel-Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3059,51 +3059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157804v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheriere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-023-01227-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Picek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Knezevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCC.2018.8390461" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraj Arora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03421-4_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01910241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157804v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marquer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheriere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-023-01227-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33488-7_27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498886.3502202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Picek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Knezevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraj Arora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03421-4_23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCC.2018.8390461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01910241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>