--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -226,51 +226,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subscription in food retail, a new loyalty strategy</w:t>
+                <w:t xml:space="preserve">L'abonnement dans la grande distribution alimentaire, une nouvelle stratégie de fidélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannaz Vaziri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Prix &amp; Valeur 2022</w:t>
             </w:r>
             <w:r>