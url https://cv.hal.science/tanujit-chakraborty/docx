--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -66,5502 +66,6323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern change of precipitation extremes in Svalbard</w:t>
+                <w:t xml:space="preserve">Demystifying the trend of the healthcare index: Is historical price a key driver?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhiman Das</w:t>
+                <w:t xml:space="preserve">Payel Sadhukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Athulya</w:t>
+                <w:t xml:space="preserve">Samrat Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subhasis Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032698v1</w:t>
+                <w:t xml:space="preserve">hal-05596336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemic-guided deep learning for spatiotemporal forecasting of tuberculosis outbreak</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Forecasting of Climate Policy Uncertainty: The Role of Macro-financial Variables and Google Search Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Besher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05221098v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Turning Time Series into Algebraic Equations: Symbolic Machine Learning for Interpretable Modeling of Chaotic Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05060773v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt rock creep deformation forecasting using deep neural networks and analytical models for subsurface energy storage applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Generative Spatiotemporal Engression for Probabilistic Forecasting of Epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05300708v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting precipitation in the Arctic using probabilistic machine learning informed by causal climate drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EnTransformer: A Deep Generative Transformer for Multivariate Probabilistic Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajdeep Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palash Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05352507v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing cholera outbreak forecasting through qualitative dynamics: Insights into Malawi case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neural ARFIMA model for forecasting BRIC exchange rates with long memory under oil shocks and policy uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05032711v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Besher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovon Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Approach For Efficiently Forecasting Air Quality Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Universal Patterns in the Blockchain: Analysis of EOAs and Smart Contracts in ERC20 Token Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kundan Mukhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sr Luwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Nurujjaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Benedetto</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04920895v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compounded Burr probability distribution for fitting heavy-tailed data with applications to biological networks</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05095710v1</w:t>
+                <w:t xml:space="preserve">Assessing Engineering Student Perceptions of Introductory CS Courses in an Indian Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utsav Kumar Nareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyansh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandranath Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumi Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Riese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Penalized Decision Forests for Imbalanced Data Classification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Macroeconomic Forecasting for the G7 countries under Uncertainty Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovon Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05068649v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Data in a Classifier: Understanding the Privacy Risks and Solution Strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epidemic-guided deep learning for spatiotemporal forecasting of Tuberculosis outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhab Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiketa Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05440963v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in spatiotemporal patterns of heat extremes in South Asia</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-05202756v1</w:t>
+                <w:t xml:space="preserve">Forecasting Climate Policy Uncertainty: Evidence from the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Besher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson sampling for zero-inflated count outcomes with an application to the Drink Less mobile health study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Forecasting precipitation in the Arctic using probabilistic machine learning informed by causal climate drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiman Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05089461v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnob Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Athulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of generative adversarial nets (GANs): a survey of the state-of-the-art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Salt-Rock Creep Deformation Forecasting Using Deep Neural Networks and Analytical Models for Subsurface Energy Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04940419v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Pratim Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Forecasting of Traffic Flow using Wavelet-based Temporal Attention</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-04915791v1</w:t>
+                <w:t xml:space="preserve">Learning Patterns from Biological Networks: A Compounded Burr Probability Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E-STGCN: Extreme Spatiotemporal Graph Convolutional Networks for Air Quality Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04905110v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anubhab Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soudeep Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble neural network approach to forecast Dengue outbreak based on climatic condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hedge Error Analysis In Black Scholes Option Pricing Model: An Asymptotic Approach Towards Finite Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agni Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03959102v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicasting: An Ensemble Wavelet Neural Network for forecasting epidemics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Compounded Burr Probability Distribution for Fitting Heavy-Tailed Data with Applications to Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04116668v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chittaranjan Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of transportation index for urban patterns in small and medium-sized Indian cities using hybrid RidgeGAN model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Footprints of Data in a Classifier Model: The Privacy Issues and Their Mitigation through Data Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payel Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04939825v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian neural tree models for nonparametric regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Survival modeling using deep learning, machine learning and statistical methods: A comparative analysis for predicting mortality after hospital admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04127628v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Heavy-Tailed Probability Distributions for Modeling Real-World Complex Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Skew-Probabilistic Neural Networks for Learning from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03955342v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic forecasting of COVID-19 daily new cases across countries with a novel hybrid time series model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thompson sampling for zero-inflated count outcomes with an application to the Drink Less mobile health study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-04018767v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural ARFIMA model for forecasting BRIC exchange rates with long memory under oil shocks and policy uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Survival modeling using deep learning, machine learning and statistical methods: A comparative analysis for predicting mortality after admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-05251194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/hds.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic Forecasting for the G7 countries under Uncertainty Shocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E-STGCN: extreme spatio-temporal graph convolutional networks for air quality forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05334998v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anubhab Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soudeep Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, qnag010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssa/qnag010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Engineering Student Perceptions of Introductory CS Courses in an Indian Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Riese</w:t>
+                <w:t xml:space="preserve">Pattern change of precipitation extremes in Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiman Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Athulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnob Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chittaranjan Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05280078v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.8754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-92339-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Patterns in the Blockchain: Analysis of EOAs and Smart Contracts in ERC20 Token Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epidemic-guided deep learning for spatiotemporal forecasting of tuberculosis outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhab Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiketa Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-05280162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (10), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-025-06848-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemic-guided deep learning for spatiotemporal forecasting of Tuberculosis outbreak</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Developing cholera outbreak forecasting through qualitative dynamics: Insights into Malawi case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrita Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parthasakha Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05032683v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritha Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibakar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 605, pp.112097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Climate Policy Uncertainty: Evidence from the United States</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Salt rock creep deformation forecasting using deep neural networks and analytical models for subsurface energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05251174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Pratim Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17940-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting precipitation in the Arctic using probabilistic machine learning informed by causal climate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiman Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnob Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Athulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05336829v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0297336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-Rock Creep Deformation Forecasting Using Deep Neural Networks and Analytical Models for Subsurface Energy Storage Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-05280127v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.111677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2025.111677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compounded Burr Probability Distribution for Fitting Heavy-Tailed Data with Applications to Biological Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Hybrid Approach For Efficiently Forecasting Air Quality Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintu Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-05086426v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Shahrul Md. Nadzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Cayetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3519719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Patterns from Biological Networks: A Compounded Burr Probability Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A compounded Burr probability distribution for fitting heavy-tailed data with applications to biological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shraddha Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04965346v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chittaranjan Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0270403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedge Error Analysis In Black Scholes Option Pricing Model: An Asymptotic Approach Towards Finite Difference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shape Penalized Decision Forests for Imbalanced Data Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aindrila Garai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payel Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palash Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04965311v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.86380 - 86395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3569523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-STGCN: Extreme Spatiotemporal Graph Convolutional Networks for Air Quality Forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Footprints of Data in a Classifier: Understanding the Privacy Risks and Solution Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payel Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04965062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-025-10679-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Data in a Classifier Model: The Privacy Issues and Their Mitigation through Data Obfuscation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-04965299v1</w:t>
+                <w:t xml:space="preserve">Recent changes in spatiotemporal patterns of heat extremes in South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhirup Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranava Priyanshu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankan Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01146-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival modeling using deep learning, machine learning and statistical methods: A comparative analysis for predicting mortality after hospital admission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thompson sampling for zero-inflated count outcomes with an application to the Drink Less mobile health study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Deliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04965082v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.1403 - 1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-AOAS2030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thompson sampling for zero-inflated count outcomes with an application to the Drink Less mobile health study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ten years of generative adversarial nets (GANs): a survey of the state-of-the-art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05033145v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujjwal Reddy K S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayapureddy Manvitha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/ad1f77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-Probabilistic Neural Networks for Learning from Imbalanced Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Forecasting CPI inflation under economic policy and geopolitical uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovon Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2024.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal Forecasting of Traffic Flow using Wavelet-based Temporal Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Jakhmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitish Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kripabandhu Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.188797-188812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3516195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ensemble neural network approach to forecast Dengue outbreak based on climatic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Shahid Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrajit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.113124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicasting: An Ensemble Wavelet Neural Network for forecasting epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2023.05.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of transportation index for urban patterns in small and medium-sized Indian cities using hybrid RidgeGAN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahisha Thottolil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.21863. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965388v1</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49343-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian neural tree models for nonparametric regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauri Kamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashis Kumar Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic forecasting of COVID-19 daily new cases across countries with a novel hybrid time series model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinjita Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shesh Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-07099-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for Heavy-Tailed Probability Distributions for Modeling Real-World Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Senthilnath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.115092-115107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3218631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Method for Generalizing Burr and Related Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematica Slovaca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.241-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ms-2022-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized ensemble deep learning framework for scalable forecasting of dynamics containing extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnob Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibakar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (11), pp.111105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0074213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot forecasting of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ojas Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025: Recent Advances in Time Series Foundation Models Have We Reached the 'BERT Moment'?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing the class distinguishing abilities of the features, to build better decision-making models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Deploying model obfuscation: towards the privacy of decision-making models on shared platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payel Sadhukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausik Sengupta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2024 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Americas Conference on Information Systems (AMCIS) 2024 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902580v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we really need Foundation Models for multi-step-ahead Epidemic Forecasting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprameyo Chakrabartty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS Workshop on Time Series in the Age of Large Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, British Columbia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying model obfuscation: towards the privacy of decision-making models on shared platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Knowing the class distinguishing abilities of the features, to build better decision-making models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payel Sadhukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausik Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarbani Palit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kausik Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americas Conference on Information Systems (AMCIS) 2024 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">AMCIS 2024 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832474v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic AutoRegressive Neural Networks for Accurate Long-Range Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uttam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1967, Springer Nature Singapore, pp.457-477, 2024, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-8178-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van der Pol-informed Neural Networks for Multi-step-ahead Forecasting of Extreme Climatic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uttam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chittaranjan Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W-Transformers: A Wavelet-based Transformer Framework for Univariate Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.671-676, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Deep Learning for Modeling Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1203-1209, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5708,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Das" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Athulya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnob Ray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittaranjan Hens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92339-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhab Barman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiketa Mishra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06848-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sarout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Mandal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17940-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrita Ghosh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasakha Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Das" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintu Borah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahrul Md. Nadzir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Cayetano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Benedetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3519719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Das" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Goswami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindrila Garai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payel Sadhukhan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Ghosh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10679-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Banerjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Priyanshu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankan Kar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Saha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01146-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deliu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOAS2030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Reddy K S" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayapureddy Manvitha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ad1f77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Jakhmola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar Mishra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kripabandhu Ghosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3516195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Shahid Nadim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Ghosh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04116668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.05.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahisha Thottolil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49343-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Kamat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Kumar Chakraborty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12386" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Senthilnath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3218631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinjita Bhattacharyya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shesh Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07099-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2022-0016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Besher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Sengupta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kumar Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsav Kumar Nareti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyansh Gupta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Adak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumi Chattopadhyay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Riese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundan Mukhia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Luwang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurujjaman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sengupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Rakshit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Bandyopadhyay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Biswas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudeep Deb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwen Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wee Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Ning" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojas Modak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Sengupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbani Palit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Dey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aprameyo Chakrabartty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Sarkar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dutta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payel Sadhukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrat Gupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasis Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Besher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sengupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Pathak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Goswami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovon Sengupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundan Mukhia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Luwang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurujjaman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Saha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utsav Kumar Nareti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyansh Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Adak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumi Chattopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Riese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Kumar Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhab Barman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiketa Mishra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnob Ray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Athulya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Shukla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sarout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Mandal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Das" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Biswas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudeep Deb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Rakshit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Bandyopadhyay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittaranjan Hens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwen Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wee Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Ning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Deliu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/hds.0449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssa/qnag010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92339-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06848-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrita Ghosh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasakha Das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Das" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17940-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0297336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintu Borah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahrul Md. Nadzir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Cayetano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Benedetto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3519719" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aindrila Garai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10679-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirup Banerjee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Gupta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranava Priyanshu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankan Kar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Saha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01146-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOAS2030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Reddy K S" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayapureddy Manvitha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ad1f77" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2024.08.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Jakhmola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Kumar Mishra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kripabandhu Ghosh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3516195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Shahid Nadim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Ghosh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04116668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.05.049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahisha Thottolil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49343-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Kamat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Kumar Chakraborty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinjita Bhattacharyya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shesh Rai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07099-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Senthilnath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3218631" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ms-2022-0016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04018767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojas Modak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Sengupta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Dey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aprameyo Chakrabartty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Sarkar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarbani Palit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dutta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>