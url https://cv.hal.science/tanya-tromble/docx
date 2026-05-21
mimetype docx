--- v0 (2026-04-14)
+++ v1 (2026-05-21)
@@ -126,1416 +126,1554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Specter of Body Horror Haunting Joyce Carol Oates’s “The Chair of Tranquility” and Charlotte Perkins Gilman’s “The Yellow Wall-Paper”</w:t>
+                <w:t xml:space="preserve">Exploring Specters of Feminism in the Work of Joyce Carol Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15867/331917.6.1⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.6.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497772v1</w:t>
+                <w:t xml:space="preserve">hal-05497783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Braun, Motherhood and Creativity in Contemporary Self-Life Writing: Writers and Mothers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanya Tromble-Giraud</w:t>
+                <w:t xml:space="preserve">Hope is Other People: Joyce Carol Oates's Melioristic Vision and the Promise of &amp;quot;I Am No One You Know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.159-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05497751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Downhill Skier in Tenuous Control of Downward Plunge: Joyce Carol Oates Replies to Questions from &amp;quot;JSSE&amp;quot; Contributors</w:t>
+                <w:t xml:space="preserve">The Specter of Body Horror Haunting Joyce Carol Oates’s “The Chair of Tranquility” and Charlotte Perkins Gilman’s “The Yellow Wall-Paper”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.6.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497925v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Specters of Feminism in the Work of Joyce Carol Oates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Braun, Motherhood and Creativity in Contemporary Self-Life Writing: Writers and Mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+                <w:t xml:space="preserve">Tanya Tromble-Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15867/331917.6.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15cjm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497783v1</w:t>
+                <w:t xml:space="preserve">hal-05497751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Carol Oates's &amp;quot;Slow&amp;quot;: Sudden Detective Fiction?</w:t>
+                <w:t xml:space="preserve">Introduction: Special Issue - Joyce Carol Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79, pp.141-152</w:t>
+              <w:t xml:space="preserve">, 2025, 84, pp.17-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968607v2</w:t>
+                <w:t xml:space="preserve">hal-05497882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Carol Oates: Transcribing the Enigmatic</w:t>
+                <w:t xml:space="preserve">A Downhill Skier in Tenuous Control of Downward Plunge: Joyce Carol Oates Replies to Questions from &amp;quot;JSSE&amp;quot; Contributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213705v1</w:t>
+                <w:t xml:space="preserve">hal-05497925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Spencer's &amp;quot;Owl&amp;quot;: Building Psychological Tension through Ominous Portents</w:t>
+                <w:t xml:space="preserve">Joyce Carol Oates's &amp;quot;Slow&amp;quot;: Sudden Detective Fiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2024, 79, pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213772v1</w:t>
+                <w:t xml:space="preserve">hal-03968607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss and Haunting in Joyce Carol Oates's &amp;quot;Anniversary&amp;quot; and &amp;quot;The Haunting</w:t>
+                <w:t xml:space="preserve">Elizabeth Spencer's &amp;quot;Owl&amp;quot;: Building Psychological Tension through Ominous Portents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197192v1</w:t>
+                <w:t xml:space="preserve">hal-03213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joyce Carol Oates: Transcribing the Enigmatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102722v1</w:t>
+                <w:t xml:space="preserve">hal-03213705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Carol Oates: Transcribing the Enigmatic</w:t>
+                <w:t xml:space="preserve">Loss and Haunting in Joyce Carol Oates's &amp;quot;Anniversary&amp;quot; and &amp;quot;The Haunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Homage à Claude Cohen-Safir, 17</w:t>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144573v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrill or Angst? Metaphysical Implications of Rewriting the Detective Plot in Joyce Carol Oates's &amp;quot;The Falls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clues: A Journal of Detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197217v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Carol Oates's &amp;quot;Little Maggie&amp;quot;: Southern Myth in Ballad Form and Beyond</w:t>
+                <w:t xml:space="preserve">Joyce Carol Oates: Transcribing the Enigmatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Homage à Claude Cohen-Safir, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197351v1</w:t>
+                <w:t xml:space="preserve">hal-03144573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of New Orleans Parish Prison in Joyce Carol Oates’s “Aiding and Abetting”</w:t>
+                <w:t xml:space="preserve">Thrill or Angst? Metaphysical Implications of Rewriting the Detective Plot in Joyce Carol Oates's &amp;quot;The Falls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clues: A Journal of Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144522v1</w:t>
+                <w:t xml:space="preserve">hal-03197217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witness: Reflections on Detention in Joyce Carol Oates's Work</w:t>
+                <w:t xml:space="preserve">Joyce Carol Oates's &amp;quot;Little Maggie&amp;quot;: Southern Myth in Ballad Form and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144524v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern Man through a Northern Eye: The Southern Gentleman in Joyce Carol Oates’s The Accursed (2013) and Carthage (2014)</w:t>
+                <w:t xml:space="preserve">The Role of New Orleans Parish Prison in Joyce Carol Oates’s “Aiding and Abetting”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/babel.3798⟩</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1. Regards croisés sur la Nouvelle-Orléans / 2. Frontières dans la littérature de voyage, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144512v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures du gothique et du grotesque dans quelques nouvelles de Flannery O’Connor et de Joyce Carol Oates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Witness: Reflections on Detention in Joyce Carol Oates's Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.3.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102671v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction in Fact and Fact in Fiction in the Writing of Joyce Carol Oates</w:t>
+                <w:t xml:space="preserve">The Southern Man through a Northern Eye: The Southern Gentleman in Joyce Carol Oates’s The Accursed (2013) and Carthage (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15867/331917.2.2⟩</w:t>
+              <w:t xml:space="preserve">Babel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.3798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144505v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures du gothique et du grotesque dans quelques nouvelles de Flannery O’Connor et de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Figures religieuses, 72.1, pp. 31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction in Fact and Fact in Fiction in the Writing of Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traversées maléfiques et rites de passage : La littérature de jeunesse selon Joyce Carol Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp. 131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1545,236 +1683,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Specter of Body Horror Haunting Joyce Carol Oates's &amp;quot;The Chair of Tranquility&amp;quot; and Charlotte Perkins Gilman's &amp;quot;The Yellow Wall-Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specters of Feminism in the Work of Joyce Carol Oates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tanya Tromble; Nicolas Boileau, Mar 2024, Aix-en-Provence (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lost Landscape: Joyce Carol Oates's Textual Tapestry of Fiction in Fact and Fact in Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Authors' Autobiographical Acts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Vallas; Arnaud Schmitt, Jul 2023, Aix-en-Provence (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught Between Haunting Past and Unknowable Future: Joyce Carol Oates’s &amp;quot;The Falls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du groupe Rémanences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1784,180 +1922,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malevolent Fairy Tales&amp;quot;: A Comparative Study of Nathaniel Hawthorne's &amp;quot;The Birthmark&amp;quot; and Joyce Carol Oates's &amp;quot;The Museum of Dr. Moses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathaniel Hawthorne: Nathaniel Hawthorne's Tales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2024, Agrégation Anglais, 9782340094338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dangerous Garden of Joyce Carol Oates's Short Stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Jardin et ses mythes aux Etats-Unis et en Grande-Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1967,114 +2105,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interminable Enigma: Joyce Carol Oates's Reimagining of Detective Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université de Provence (Aix Marseille 1), 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2142,51 +2280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1747C30D"/>
+    <w:nsid w:val="62A203FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2373,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanya-tromble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9936-1440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497772v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cjm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03968607v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.3.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03577329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tanya-tromble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9936-1440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cjm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03968607v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.3.4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.2.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03577329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>