--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tao Wang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Associate Professor at University Jean Monnet, chef de dépt QLIO ||DISP Lab (disp-lab.fr),INSA Lyon, Univ Lyon1, Univ Lyon2, Univ Saint-Etienne. Resp. axis Healthcare. Co-resp. axis Service</w:t>
+        <w:t xml:space="preserve">Associate Professor at University Jean Monnet, DISP Lab (disp-lab.fr),INSA Lyon, Univ Lyon1, Univ Lyon2, Univ Saint-Etienne. Resp. axis Info system and data. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -612,295 +612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length of Stay Prediction With Standardized Hospital Data From Acute and Emergency Care Using a Deep Neural Network</w:t>
+                <w:t xml:space="preserve">Leveraging single‐cell RNA‐seq for uncovering naïve B cells associated with better prognosis of hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lequertier</w:t>
+                <w:t xml:space="preserve">Qingjia Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianchao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001975⟩</w:t>
+              <w:t xml:space="preserve">MedComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mco2.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454483v1</w:t>
+                <w:t xml:space="preserve">hal-04691807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging single‐cell RNA‐seq for uncovering naïve B cells associated with better prognosis of hepatocellular carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length of Stay Prediction With Standardized Hospital Data From Acute and Emergency Care Using a Deep Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Gao</w:t>
+                <w:t xml:space="preserve">Vincent Lequertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingxin Lin</w:t>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianchao Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (9), </w:t>
+              <w:t xml:space="preserve">Medical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mco2.563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691807v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative optimization of surgery and ICU under uncertainty</w:t>
               </w:r>
@@ -997,551 +997,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et évaluation d’un réseau de neurones pour l’aide au diagnostic étiologique des uvéites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">R. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">R. Lijuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.A363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040699v1</w:t>
+                <w:t xml:space="preserve">hal-04406924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
+                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.119351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040673v1</w:t>
+                <w:t xml:space="preserve">hal-04040699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’un réseau de neurones pour l’aide au diagnostic étiologique des uvéites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Duclos</w:t>
+                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kodjikian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.A363. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.10.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406924v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis, Classification, and Assessment of the Underlying Etiology of Uveitis by Artificial Intelligence: A Systematic Review</w:t>
               </w:r>
@@ -1791,51 +1791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hospital length of stay to achieve flexible healthcare in the field of Internet of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,77 +1921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Missing Value Imputation Algorithms Using Fuzzy C-Means and Vaguely Quantified Rough Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,343 +2036,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved approach on the model checking for an agent-based simulation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinling Liu</w:t>
+                <w:t xml:space="preserve">Hospital Length of Stay Prediction Methods: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00807-4⟩</w:t>
+              <w:t xml:space="preserve">Medical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (10), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946293v1</w:t>
+                <w:t xml:space="preserve">hal-03538348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital Length of Stay Prediction Methods: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lequertier</w:t>
+                <w:t xml:space="preserve">An improved approach on the model checking for an agent-based simulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duclos</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (10), pp.929-938. </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.429-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538348v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based fuzzy-rough nearest neighbour fault classification and prediction for aircraft maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.202-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,90 +2523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design and simulation of an autonomous system for aircraft maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2647,459 +2647,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal fuzzy supplement frequent pattern mining based on advanced pattern-aware dynamic search strategy and an effective FSFP-array technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hagemann</w:t>
+                <w:t xml:space="preserve">Xi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-17092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165393v1</w:t>
+                <w:t xml:space="preserve">hal-01787910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesitant extension of fuzzy-rough set to address uncertainty in classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xi Yu</w:t>
+                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Essery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Flanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-17415⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787924v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal fuzzy supplement frequent pattern mining based on advanced pattern-aware dynamic search strategy and an effective FSFP-array technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hesitant extension of fuzzy-rough set to address uncertainty in classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xi Xiong</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.141-152. </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.2535 - 2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JIFS-17092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-17415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787910v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Equivalence Relation Analysis for Hesitant Fuzzy-Rough Sets and Their Applications in Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (6), pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3517,51 +3517,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of emergency services with ARIS and Arena - Case study: the Emergency department of Saint Joseph and Saint Luc Hospital</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of emergency services with ARIS and Arena. Case study: the emergency department of Saint Joseph and Saint Luc Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
@@ -3583,93 +3583,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (6), pp.484-495</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.484-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537280902938605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276095v1</w:t>
+                <w:t xml:space="preserve">hal-01469455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of emergency services with ARIS and Arena. Case study: the emergency department of Saint Joseph and Saint Luc Hospital</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of emergency services with ARIS and Arena - Case study: the Emergency department of Saint Joseph and Saint Luc Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
@@ -3691,2562 +3700,2553 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (6), pp.484-495. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.484-495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537280902938605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469455v1</w:t>
+                <w:t xml:space="preserve">hal-00276095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Digital Biomarkers with Feedback-Driven Clustering for Optimized CPAP Adherence in OSA Management</w:t>
+                <w:t xml:space="preserve">Modélisation de trajectoires à partir de données non longitudinales à l'aide de l'analyse formelle de concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paisley, United Kingdom</w:t>
+              <w:t xml:space="preserve">GAST Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082783v1</w:t>
+                <w:t xml:space="preserve">hal-05489932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Portfolio for Personalized CPAP Treatment: Adaptive Digital Biomarker-Driven Strategies Across the OSA Care Pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Integrating Digital Biomarkers with Feedback-Driven Clustering for Optimized CPAP Adherence in OSA Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paisley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082782v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Portfolio for Personalized CPAP Treatment: Adaptive Digital Biomarker-Driven Strategies Across the OSA Care Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Guo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 38th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04820524v1</w:t>
+                <w:t xml:space="preserve">hal-05082782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EBMS Society, Nov 2024, Houston, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820561v1</w:t>
+                <w:t xml:space="preserve">hal-04847300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847300v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Small-Scale Surgery Scheduling with Large Language Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duclos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics ICINCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012894400003822⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846736v1</w:t>
+                <w:t xml:space="preserve">hal-04820524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Uveitis with Artificial Intelligence: A Predictive Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mellakh</w:t>
+                <w:t xml:space="preserve">Optimizing Small-Scale Surgery Scheduling with Large Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rabaa Youssef-Douss</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IEEE Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.222-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012894400003822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406974v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Diagnosis of Uveitis with Artificial Intelligence: A Predictive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mellakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabaa Youssef-Douss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
+              <w:t xml:space="preserve">15th International IEEE Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188124v1</w:t>
+                <w:t xml:space="preserve">hal-04406974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Values for Classification of Machine Learning in Medical data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijuan REN</w:t>
+                <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAIBD55127.2022.9820448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040620v1</w:t>
+                <w:t xml:space="preserve">hal-04188124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">Missing Values for Classification of Machine Learning in Medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan REN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chengdu, China. pp.101-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAIBD55127.2022.9820448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775468v1</w:t>
+                <w:t xml:space="preserve">hal-04040620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SKIMA57145.2022.10029572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040693v1</w:t>
+                <w:t xml:space="preserve">hal-03775468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des durées de séjours avec des données médicoadministratives à l'aide d'un réseau de neurones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lequertier</w:t>
+                <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.071⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA57145.2022.10029572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846716v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning of home health care activities with uncertain service time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">Prédiction des durées de séjours avec des données médicoadministratives à l'aide d'un réseau de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France. pp.S9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595380v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting length of stay with administrative data from acute and emergency care: an embedding approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lequertier</w:t>
+                <w:t xml:space="preserve">Planning of home health care activities with uncertain service time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538359v1</w:t>
+                <w:t xml:space="preserve">hal-03595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinling Liu</w:t>
+                <w:t xml:space="preserve">Predicting length of stay with administrative data from acute and emergency care: an embedding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.1395-1400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054274v1</w:t>
+                <w:t xml:space="preserve">hal-03538359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152369v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849562v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Home Health Care structures facing forecastable natural disasters: A new tool to regulate between evacuation and adaptive home support services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.986 - 991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emergency Management Plan to Face a Foodborne Criminal Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dubost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrHoDom : Protection de l'Hospitalisation à Domicile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
+                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Dubost</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.789-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895921v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mitigation Tool to Protect a Home Health Care Structure Facing a Hydrological Disaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">PrHoDom : Protection de l'Hospitalisation à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dubost</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563937v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-aware method for maximal fuzzy supplement frequent pattern mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6281,1556 +6281,1664 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Image, Vision and Computing (ICIVC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chengdu, China. pp.173-179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIVC.2017.7984541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinling Liu</w:t>
+                <w:t xml:space="preserve">A Mitigation Tool to Protect a Home Health Care Structure Facing a Hydrological Disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576275v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absinthe Reborn: Relegitimation of Deinstitutionalized Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vaara Eero</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Strategic Management Society, Oct 2017, Houston, United States</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006984v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Health Care Vulnerability Assessment Using Graph Theory and Matrix Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Patient Admission Planning Improving Resources Utilisation Under Bed Capacity Constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absinthe Reborn: Relegitimation of Deinstitutionalized Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaara Eero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Health Care Systems Engineering (HCSE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Strategic Management Society, Oct 2017, Houston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469415v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans de gestion de crises dans les pays francophones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-objective Patient Admission Planning Improving Resources Utilisation Under Bed Capacity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Meskens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Health Care Systems Engineering (HCSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439601v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Les plans de gestion de crises dans les pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meskens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
+              <w:t xml:space="preserve">8ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580018v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Power and Subcarrier Allocation for Maximizing WSMR in Cellular OFDMA Systems</w:t>
+                <w:t xml:space="preserve">Simulation de la filière des urgences dans un contexte de réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.318-323</w:t>
+              <w:t xml:space="preserve">8ème ENIM IFAC Conférence Internationale de Modélisation et Simulation : MOSIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00502006v1</w:t>
+                <w:t xml:space="preserve">hal-00586358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la filière des urgences dans un contexte de réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème ENIM IFAC Conférence Internationale de Modélisation et Simulation : MOSIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586358v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation modeling of emergency service with the impact of inpatient bed resource</w:t>
+                <w:t xml:space="preserve">Iterative Power and Subcarrier Allocation for Maximizing WSMR in Cellular OFDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrix Besombes</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS, LOGISTICS AND SUPPLY CHAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madison, WI, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.318-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274716v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00502006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des disponibilités en lits d'aval au service des urgences et Apport d'un outil de planification des admissions par simulation</w:t>
+                <w:t xml:space="preserve">Simulation modeling of emergency service with the impact of inpatient bed resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrix Besombes</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée STP GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Roanne, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS, LOGISTICS AND SUPPLY CHAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madison, WI, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274907v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la simulation pour l'amélioration des services d'urgence</w:t>
+                <w:t xml:space="preserve">Connaissance des disponibilités en lits d'aval au service des urgences et Apport d'un outil de planification des admissions par simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Journée STP GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274895v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of emergency services with ARIS and Arena</w:t>
+                <w:t xml:space="preserve">Apport de la simulation pour l'amélioration des services d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrix Besombes</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, BeiJing, China. pp.239</w:t>
+              <w:t xml:space="preserve">Journée Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172720v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sizing tool for allocation planning of hospital bed resources</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of emergency services with ARIS and Arena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrix Besombes</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France. pp.241-250</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, BeiJing, China. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172725v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du flux des patients aux services d'urgences</w:t>
+                <w:t xml:space="preserve">A sizing tool for allocation planning of hospital bed resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée STP du GDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">The 33rd International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France. pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274888v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélioration du flux des patients aux services d'urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée STP du GDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du processus de passage des patients aux urgences à l'aide d'ARIS : Étude de cas au SAU du Centre Hospitalier Saint Joseph et Saint Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence GISEH 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg. pp.529-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7840,165 +7948,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of civilian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées internationales de l'INSA (2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Mutualisation de la préparation des piluliers dans un réseau d’établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8040,87 +8148,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37687-173-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of the Emergency Department of an Italian Hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,73 +8243,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Modeling and Analytics in Healthcare Delivery Systems, Edited by Li J., Kong N., Xie X., ISBN: 978-981-3220-84-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sizing Tool for Allocation Planning of Hospital Bed Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8224,324 +8332,199 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sally McClean, Peter Millard, Elia El-Darzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Patient Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, Springer, pp.113-125, 2009, Studies in Computational Intelligence, 978-3-642-00178-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00179-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469363v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00274904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et pilotage des services sur le trajet des urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00378501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8688,51 +8671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2025.101859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Si" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellahk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-024-03530-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001975" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjia Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianchao Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lijuan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.10.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45777-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3058643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001596" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.110150747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Taigind" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir P Torchilin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Belaidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012894400003822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabaa Youssef-Douss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lequertier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.071" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Polazzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Barkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.479" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIVC.2017.7984541" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaara Eero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2_2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469363v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00179-6_7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9803687FF62DEC710560A3888DBE52DAEEAB59CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2025.101859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Si" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellahk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-024-03530-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjia Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianchao Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lijuan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.10.063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45777-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3058643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001596" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.110150747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Taigind" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir P Torchilin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Belaidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012894400003822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabaa Youssef-Douss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lequertier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Polazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551429" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Barkaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895901v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIVC.2017.7984541" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaara Eero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00179-6_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9803687FF62DEC710560A3888DBE52DAEEAB59CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>