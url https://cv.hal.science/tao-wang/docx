--- v1 (2026-04-13)
+++ v2 (2026-05-23)
@@ -997,551 +997,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’un réseau de neurones pour l’aide au diagnostic étiologique des uvéites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquot</w:t>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lijuan</w:t>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.10.063⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.119351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406924v1</w:t>
+                <w:t xml:space="preserve">hal-04040699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking-based multi-objective ensemble framework for prediction of hypertension</w:t>
+                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119351⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040699v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on missing values for main challenges and methods</w:t>
+                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 119, pp.102268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2023.102268⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426492v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Laplacian weight random forest imputation for imbalance and mixed-type data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijuan Ren</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’un réseau de neurones pour l’aide au diagnostic étiologique des uvéites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lijuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111, pp.102122. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.A363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2022.102122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040673v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis, Classification, and Assessment of the Underlying Etiology of Uveitis by Artificial Intelligence: A Systematic Review</w:t>
               </w:r>
@@ -1791,51 +1791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hospital length of stay to achieve flexible healthcare in the field of Internet of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,77 +1921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Missing Value Imputation Algorithms Using Fuzzy C-Means and Vaguely Quantified Rough Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,343 +2036,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital Length of Stay Prediction Methods: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lequertier</w:t>
+                <w:t xml:space="preserve">An improved approach on the model checking for an agent-based simulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duclos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001596⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538348v1</w:t>
+                <w:t xml:space="preserve">hal-02946293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved approach on the model checking for an agent-based simulation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinling Liu</w:t>
+                <w:t xml:space="preserve">Hospital Length of Stay Prediction Methods: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fondrevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.429-445. </w:t>
+              <w:t xml:space="preserve">Medical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (10), pp.929-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00807-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MLR.0000000000001596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946293v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based fuzzy-rough nearest neighbour fault classification and prediction for aircraft maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.202-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,90 +2523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design and simulation of an autonomous system for aircraft maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2647,459 +2647,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal fuzzy supplement frequent pattern mining based on advanced pattern-aware dynamic search strategy and an effective FSFP-array technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hesitant extension of fuzzy-rough set to address uncertainty in classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xi Xiong</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.141-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-17092⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.2535 - 2550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-17415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787910v1</w:t>
+                <w:t xml:space="preserve">hal-01787924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Chris Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Derksen</w:t>
+                <w:t xml:space="preserve">Richard Essery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Essery</w:t>
+                <w:t xml:space="preserve">Mark G. Flanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesitant extension of fuzzy-rough set to address uncertainty in classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Maximal fuzzy supplement frequent pattern mining based on advanced pattern-aware dynamic search strategy and an effective FSFP-array technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xi Yu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.2535 - 2550. </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JIFS-17415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-17092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787924v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Equivalence Relation Analysis for Hesitant Fuzzy-Rough Sets and Their Applications in Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (6), pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,356 +4124,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Moalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+                <w:t xml:space="preserve">Siyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847300v1</w:t>
+                <w:t xml:space="preserve">hal-04820524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">CPAP Adherence Improvement for OSA Patients through Integrated Feedback Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Kakaei Siahkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EBMS Society, Nov 2024, Houston, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820561v1</w:t>
+                <w:t xml:space="preserve">hal-04847300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siyu Guo</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820524v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Small-Scale Surgery Scheduling with Large Language Model</w:t>
               </w:r>
@@ -4723,90 +4723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prediction Framework for Lifestyle-Related Disease Prediction Using Healthcare Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chengdu University, Aug 2023, CHENGDU, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,77 +4857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan REN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 5th International Conference on Artificial Intelligence and Big Data (ICAIBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chengdu, China. pp.101-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5069,90 +5069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertension Prediction Using Optimal Random Forest and Real Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Phnom Penh, Cambodia. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5549,90 +5549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5657,90 +5657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,174 +5759,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Home Health Care structures facing forecastable natural disasters: A new tool to regulate between evacuation and adaptive home support services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Guinet</w:t>
+                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.479⟩</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.789-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895880v1</w:t>
+                <w:t xml:space="preserve">hal-01849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emergency Management Plan to Face a Foodborne Criminal Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,217 +5954,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain (ILS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinling Liu</w:t>
+                <w:t xml:space="preserve">Securing Home Health Care structures facing forecastable natural disasters: A new tool to regulate between evacuation and adaptive home support services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.789-799, </w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.986 - 991, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849562v1</w:t>
+                <w:t xml:space="preserve">hal-01895880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrHoDom : Protection de l'Hospitalisation à Domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,338 +6196,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pattern-aware method for maximal fuzzy supplement frequent pattern mining</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xi Yu</w:t>
+                <w:t xml:space="preserve">A Mitigation Tool to Protect a Home Health Care Structure Facing a Hydrological Disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Image, Vision and Computing (ICIVC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858500v1</w:t>
+                <w:t xml:space="preserve">hal-01563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mitigation Tool to Protect a Home Health Care Structure Facing a Hydrological Disaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssem Barkaoui</w:t>
+                <w:t xml:space="preserve">A pattern-aware method for maximal fuzzy supplement frequent pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Image, Vision and Computing (ICIVC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Chengdu, China. pp.173-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIVC.2017.7984541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563937v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,64 +6552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Health Care Vulnerability Assessment Using Graph Theory and Matrix Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans de gestion de crises dans les pays francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,312 +6961,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la filière des urgences dans un contexte de réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème ENIM IFAC Conférence Internationale de Modélisation et Simulation : MOSIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586358v1</w:t>
+                <w:t xml:space="preserve">hal-00580018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative Power and Subcarrier Allocation for Maximizing WSMR in Cellular OFDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
+              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.318-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580018v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00502006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Power and Subcarrier Allocation for Maximizing WSMR in Cellular OFDMA Systems</w:t>
+                <w:t xml:space="preserve">Simulation de la filière des urgences dans un contexte de réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.318-323</w:t>
+              <w:t xml:space="preserve">8ème ENIM IFAC Conférence Internationale de Modélisation et Simulation : MOSIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00502006v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation modeling of emergency service with the impact of inpatient bed resource</w:t>
               </w:r>
@@ -7962,51 +7962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of civilian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8671,51 +8671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2025.101859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Si" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellahk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-024-03530-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjia Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianchao Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lijuan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.10.063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45777-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3058643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001596" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.110150747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Taigind" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir P Torchilin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Belaidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012894400003822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabaa Youssef-Douss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lequertier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Polazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551429" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Barkaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895901v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIVC.2017.7984541" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaara Eero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00179-6_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9803687FF62DEC710560A3888DBE52DAEEAB59CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fondrevelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2025.101859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Si" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellahk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-024-03530-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjia Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianchao Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2023.102268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lijuan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.10.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45777-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2021.3058643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000001596" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-17092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.110150747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Taigind" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir P Torchilin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.01.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Belaidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Kakaei Siahkal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012894400003822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mellakh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabaa Youssef-Douss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan REN" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD55127.2022.9820448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA57145.2022.10029572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lequertier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Polazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551429" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Barkaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.479" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIVC.2017.7984541" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03006984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaara Eero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanying Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00179-6_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9803687FF62DEC710560A3888DBE52DAEEAB59CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00378501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>