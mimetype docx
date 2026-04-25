--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TAO YE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell multiomics reveals the oscillatory dynamics of mRNA metabolism and chromatin accessibility during the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulik K Nariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santiago-Algarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cerciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (8), pp.116089. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted transcriptional networks regulated by CHD1L during neurodevelopment underlie the mirrored neuroanatomical and growth phenotypes of the 1q21.1 copy number variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Victoria Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicla Loviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (18), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf044. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-inhibition of super-enhancer-driven oncogenic transcription by next-generation synthetic ecteinascidins yields potent anti-cancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cigrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Obid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leane Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.512. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55667-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromised retinoic acid receptor beta expression accelerates the onset of motor, cellular and molecular abnormalities in a mouse model of Huntington’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fraulob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.106943. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2025.106943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-loss induced prostatic epithelial cell plasticity and invasion is driven by a crosstalk with the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Yanushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz German Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Bizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dolgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-025-07361-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles carrying significant amounts of microRNAs are present in goat milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.106104. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of topoisomerase 2 catalytic activity impacts the integrity of heterochromatin and repetitive DNA and leads to interlinks between clustered repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Amoiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Verigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Meaburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Gittens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.5727. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49816-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSD1 inhibition circumvents glucocorticoid-induced muscle wasting of male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ueberschlag-Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Souali-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3563. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47846-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marlétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new candidate drugs for primary Sjögren’s syndrome using a drug repurposing transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.kead096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kead096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04075820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Berico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cigrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (11), pp.113363. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tex19 paralogs are new members of the piRNA pathway controlling retrotransposon suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Tarabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayada Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Teletin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.188763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Bruton's Tyrosine Kinase Gene Overexpression and Risk of Lymphoma in Primary Sjögren's Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐marie Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Kawka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (10), pp.1798-1811. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.42550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04176586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongzhi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Filipa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrofolate reductase activity controls neurogenic transitions in the developing neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulov Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150 (20), pp.dev201696. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.201696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Brazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyana Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KCNN4 links PIEZO-dependent mechanotransduction to NLRP3 inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Erbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Sumara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (90), pp.adf4699. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciimmunol.adf4699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian demethylation of a unique intronic deoxymethylCpG-rich island boosts the transcription of its cognate circadian clock output gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manohar Damara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (8), pp.e2214062120. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2214062120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Protocol for CUT&RUN Analysis of FACS-Isolated Mouse Satellite Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamar Ghaibour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197 (e65215), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/65215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic mapping identifies an enhancer repertoire that regulates cell identity in bladder cancer through distinct transcription factor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (19), pp.1524-1542. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-023-02662-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglutamine-expanded ATXN7 alters a specific epigenetic signature underlying photoreceptor identity gene expression in SCA7 mouse retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12929-022-00892-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct mechanisms underlie H2O2 sensing in C. elegans head and tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274226. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent CDX2 cis -deregulation and UBTF::ATXN7L3 fusion define a novel high-risk subtype of B-cell ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (24), pp.3505-3518. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2021014723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves of sumoylation support transcription dynamics during adipocyte differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo A Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramos-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (3), pp.1351-1369. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H2Bub1 deubiquitylation is essential for mouse development, but does not regulate global RNA polymerase II transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah El-Saafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (8), pp.2385-2403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41418-021-00759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03294428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen receptor-mediated transcriptional repression targets cell plasticity in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ould Madi-Berthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Cottard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zoe Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Schreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (13), pp.2518-2536. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1878-0261.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 + T cells require Ikaros to inhibit their differentiation towards a pathogenic cell fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (17), pp.e2023172118. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2023172118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The related coactivator complexes SAGA and ATAC control embryonic stem cell self-renewal through acetyltransferase-independent mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Reina-San-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.109598. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel García-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temozolomide-Induced RNA Interactome Uncovers Novel LncRNA Regulatory Loops in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkrishna Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2583. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBPL2/TFIIA complex establishes the maternal transcriptome through oocyte-specific promoter usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevena Cvetesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.6439. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03294422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.621. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable TTTTA/TTTCA expansions in MARCH6 are associated with Familial Adult Myoclonic Epilepsy type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.4919. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12763-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the IL-36 and IL-23/IL-17 loop underlies the efficacy of calcipotriol and corticosteroid therapy for psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Germán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruicheng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.123390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homozygous TAF8 mutation in a patient with intellectual disability results in undetectable TAF8 protein, but preserved RNA polymerase II transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah El-Saafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kolb-Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2171-2186. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cockayne’s Syndrome A and B Proteins Regulate Transcription Arrest after Genotoxic Stress by Promoting ATF3 Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Epanchintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexander Rauschendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (6), pp.1054-1066.e6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual effects of constitutively active androgen receptor and full-length androgen receptor for N-cadherin regulation in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Cottard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ould Madi-Berthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Schaff-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (42), pp.72008-72020. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.18270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Analysis of RARbeta Transcriptional Targets in Mouse Striatum Links Retinoic Acid Signaling with Huntington's Disease and Other Neurodegenerative Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krzyżosiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Podleśny-Drabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (5), pp.3859-3878. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-016-0010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tex19 paralogs are new members of the piRNA pathway controlling retrotransposon suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Tarabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayada Achour Jreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Teletin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (8), pp.1463-1474. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.188763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAT2A/KAT2B-targeted acetylome reveals a role for PLK4 acetylation in preventing centrosome amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Orpinell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grauffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C Virus-Induced Upregulation of MicroRNA miR-146a-5p in Hepatocytes Promotes Viral Infection and Deregulates Metabolic Pathways Associated with Liver Disease Pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Saghire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (14), pp.6387-6400. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00619-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brn2–Zic1 axis specifies the neuronal fate of retinoic-acid-treated embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128 (13), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.168849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous siRNAs and piRNAs derived from transposable elements and genes in the malaria vector mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Biryukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip60 complex binds to active Pol II promoters and a subset of enhancers and co-regulates the c-Myc network in mouse embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Tora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-015-0039-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of the retinoic acid receptor RARgamma2 is crucial for the neuronal differentiation of mouse embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Al Tanoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Piskunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (Pt 9), pp.2095-2105. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.145979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mof-associated complexes have overlapping and unique roles in regulating pluripotency in embryonic stem cells and during differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e02104. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVB Induces a Genome-Wide Acting Negative Regulatory Mechanism That Operates at the Level of Transcription Initiation in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Gyenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Újfaludi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (7), pp.e1004483. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piccand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.2219-2232. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell factor 4 and β-catenin chromatin occupancies pattern zonal liver metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (6), pp.2344-2357. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.26924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide analysis of microRNA expression in the malaria mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Biryukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Levashina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.557. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oncogenic MicroRNA Hsa-miR-155-5p Targets the Transcription Factor ELK3 and Links It to the Hypoxia Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Douglas Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wasylyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohdan Wasylyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113050. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Trossat-Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeostasis in Intestinal Epithelium Is Orchestrated by the Circadian Clock and Microbiota Cues Transduced by TLRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atish Mukherji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobiita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 153 (4), pp.812-827. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2013.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Halomonas sp. Strain A3H3, Isolated from Arsenic-Rich Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (5), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00819-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Christophe Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03235077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes involved in cell adhesion and signaling: a new repertoire of retinoic acid receptor target genes in mouse embryonic fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Al Tanoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Piskunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriamoratsiresy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lutzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (3), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.131946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First total synthesis and stereochemical revision of laxaphycin B and its extension to lyngbyacyclamide A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Boyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Mahiout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoubin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.3898-901. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401645m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Herquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ouararhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconversion between active and inactive TATA-binding protein transcription complexes in the mouse genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W.M.Pim Pijnappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Mischerikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1446--1459. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence is an endogenous trigger for microRNA-directed transcriptional gene silencing in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utz Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bischof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03236097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid receptors recognise the mouse genome through binding elements with diverse spacing and topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Osz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (31), pp.26328-26341. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.361790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription factor TEAD4 regulates expression of Myogenin and the unfolded protein response genes during C2C12 cell differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaailah Benhaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2011.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">seqMINER: an integrated ChIP-seq data interpretation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (6), pp.e35-e35. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Negative Response Elements Mediate Direct Repression by Agonist- Liganded Glucocorticoid Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Surjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna priya Ganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atish Mukherji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2011.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.530. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Detection of Surface-Bound Intermediates Produced from UV Photoreactivity of Alkylsiloxane SAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Borguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (8), pp.2260-2261. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja038062n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles in goat milk powders and whole goat milk infant formula carry miRNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Davis (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS0097 IDENTIFICATION OF NEW CANDIDATE DRUGS FOR PRIMARY SJÖGREN’S SYNDROME USING A DRUG REPURPOSING TRANSCRIPTOMIC APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sibilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EULAR 2022 European Congress of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. Annals of the Rheumatic Diseases, 81 (Suppl 1), pp.270-271, 2022, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04611386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161 Prediction of subclinical endometritis in postpartum dairy cows from circulating cell-free miRNA profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ruminant Reproduction Symposium (IRRS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.531-532, 2023, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA-Seq reveals genetics and nutritional regulation of miRNomes in mammary gland of lactating Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cincinnati, Ohio, United States. Volume 102, Supplement 1, 2019, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting and Visualizing ChIP-seq Data with the seqMINER Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Làszlò Tora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Transcriptional Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1150, Springer New York, pp.141-152, 2014, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0512-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHFR metabolic activity controls neurogenic transitions in the developing Human and mouse neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulov Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic mapping identifies a super-enhancer repertoire that regulates cell identity in bladder cancers through distinct transcription factor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> TAO YE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-inhibition of super-enhancer-driven oncogenic transcription by next-generation synthetic ecteinascidins yields potent anti-cancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cigrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Obid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leane Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.512. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55667-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromised retinoic acid receptor beta expression accelerates the onset of motor, cellular and molecular abnormalities in a mouse model of Huntington’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fraulob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.106943. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2025.106943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-loss induced prostatic epithelial cell plasticity and invasion is driven by a crosstalk with the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Yanushko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz German Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Bizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Pervizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dolgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-025-07361-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell multiomics reveals the oscillatory dynamics of mRNA metabolism and chromatin accessibility during the cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulik K Nariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santiago-Algarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cerciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (8), pp.116089. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf044. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted transcriptional networks regulated by CHD1L during neurodevelopment underlie the mirrored neuroanatomical and growth phenotypes of the 1q21.1 copy number variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Victoria Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicla Loviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (18), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles carrying significant amounts of microRNAs are present in goat milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.106104. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of topoisomerase 2 catalytic activity impacts the integrity of heterochromatin and repetitive DNA and leads to interlinks between clustered repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Amoiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Verigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Meaburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Gittens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.5727. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49816-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSD1 inhibition circumvents glucocorticoid-induced muscle wasting of male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingshuang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ueberschlag-Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Souali-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3563. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47846-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Marlétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new candidate drugs for primary Sjögren’s syndrome using a drug repurposing transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.kead096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kead096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04075820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Berico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cigrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (11), pp.113363. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Between Bruton's Tyrosine Kinase Gene Overexpression and Risk of Lymphoma in Primary Sjögren's Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐marie Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Kawka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (10), pp.1798-1811. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.42550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04176586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongzhi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Filipa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrofolate reductase activity controls neurogenic transitions in the developing neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulov Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150 (20), pp.dev201696. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.201696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Brazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilyana Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Paolantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KCNN4 links PIEZO-dependent mechanotransduction to NLRP3 inflammasome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Erbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Sumara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (90), pp.adf4699. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciimmunol.adf4699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian demethylation of a unique intronic deoxymethylCpG-rich island boosts the transcription of its cognate circadian clock output gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manohar Damara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (8), pp.e2214062120. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2214062120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Protocol for CUT&RUN Analysis of FACS-Isolated Mouse Satellite Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamar Ghaibour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Philipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197 (e65215), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/65215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic mapping identifies an enhancer repertoire that regulates cell identity in bladder cancer through distinct transcription factor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (19), pp.1524-1542. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-023-02662-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyglutamine-expanded ATXN7 alters a specific epigenetic signature underlying photoreceptor identity gene expression in SCA7 mouse retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12929-022-00892-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent CDX2 cis -deregulation and UBTF::ATXN7L3 fusion define a novel high-risk subtype of B-cell ALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rathana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (24), pp.3505-3518. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2021014723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves of sumoylation support transcription dynamics during adipocyte differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo A Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramos-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (3), pp.1351-1369. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct mechanisms underlie H2O2 sensing in C. elegans head and tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274226. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H2Bub1 deubiquitylation is essential for mouse development, but does not regulate global RNA polymerase II transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah El-Saafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (8), pp.2385-2403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41418-021-00759-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03294428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgen receptor-mediated transcriptional repression targets cell plasticity in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ould Madi-Berthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Cottard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zoe Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Schreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (13), pp.2518-2536. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1878-0261.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 + T cells require Ikaros to inhibit their differentiation towards a pathogenic cell fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (17), pp.e2023172118. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2023172118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The related coactivator complexes SAGA and ATAC control embryonic stem cell self-renewal through acetyltransferase-independent mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Reina-San-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.109598. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel García-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temozolomide-Induced RNA Interactome Uncovers Novel LncRNA Regulatory Loops in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Fritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkrishna Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2583. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12092583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBPL2/TFIIA complex establishes the maternal transcriptome through oocyte-specific promoter usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevena Cvetesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.6439. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03294422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.621. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable TTTTA/TTTCA expansions in MARCH6 are associated with Familial Adult Myoclonic Epilepsy type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.4919. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-12763-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the IL-36 and IL-23/IL-17 loop underlies the efficacy of calcipotriol and corticosteroid therapy for psoriasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Germán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruicheng Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.123390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homozygous TAF8 mutation in a patient with intellectual disability results in undetectable TAF8 protein, but preserved RNA polymerase II transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah El-Saafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kolb-Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2171-2186. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cockayne’s Syndrome A and B Proteins Regulate Transcription Arrest after Genotoxic Stress by Promoting ATF3 Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Epanchintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexander Rauschendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (6), pp.1054-1066.e6. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual effects of constitutively active androgen receptor and full-length androgen receptor for N-cadherin regulation in prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Cottard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ould Madi-Berthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Schaff-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (42), pp.72008-72020. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.18270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Analysis of RARbeta Transcriptional Targets in Mouse Striatum Links Retinoic Acid Signaling with Huntington's Disease and Other Neurodegenerative Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krzyżosiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Podleśny-Drabiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (5), pp.3859-3878. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-016-0010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tex19 paralogs are new members of the piRNA pathway controlling retrotransposon suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Tarabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayada Achour Jreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Teletin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (8), pp.1463-1474. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.188763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAT2A/KAT2B-targeted acetylome reveals a role for PLK4 acetylation in preventing centrosome amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Orpinell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grauffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C Virus-Induced Upregulation of MicroRNA miR-146a-5p in Hepatocytes Promotes Viral Infection and Deregulates Metabolic Pathways Associated with Liver Disease Pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Saghire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (14), pp.6387-6400. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00619-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous siRNAs and piRNAs derived from transposable elements and genes in the malaria vector mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Biryukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip60 complex binds to active Pol II promoters and a subset of enhancers and co-regulates the c-Myc network in mouse embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Tora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-015-0039-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brn2–Zic1 axis specifies the neuronal fate of retinoic-acid-treated embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128 (13), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.168849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of the retinoic acid receptor RARgamma2 is crucial for the neuronal differentiation of mouse embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Al Tanoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Piskunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (Pt 9), pp.2095-2105. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.145979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mof-associated complexes have overlapping and unique roles in regulating pluripotency in embryonic stem cells and during differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.e02104. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.02104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVB Induces a Genome-Wide Acting Negative Regulatory Mechanism That Operates at the Level of Transcription Initiation in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Gyenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Újfaludi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (7), pp.e1004483. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piccand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.2219-2232. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell factor 4 and β-catenin chromatin occupancies pattern zonal liver metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (6), pp.2344-2357. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.26924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide analysis of microRNA expression in the malaria mosquito Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Biryukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Levashina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.557. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oncogenic MicroRNA Hsa-miR-155-5p Targets the Transcription Factor ELK3 and Links It to the Hypoxia Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Douglas Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wasylyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohdan Wasylyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113050. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Christophe Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03235077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeostasis in Intestinal Epithelium Is Orchestrated by the Circadian Clock and Microbiota Cues Transduced by TLRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atish Mukherji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Kobiita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 153 (4), pp.812-827. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2013.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Trossat-Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Halomonas sp. Strain A3H3, Isolated from Arsenic-Rich Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (5), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00819-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes involved in cell adhesion and signaling: a new repertoire of retinoic acid receptor target genes in mouse embryonic fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Al Tanoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Piskunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriamoratsiresy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lutzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (3), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.131946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First total synthesis and stereochemical revision of laxaphycin B and its extension to lyngbyacyclamide A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Boyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Mahiout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoubin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (15), pp.3898-901. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol401645m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Herquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ouararhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.339-346. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senescence is an endogenous trigger for microRNA-directed transcriptional gene silencing in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utz Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bischof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.266-275. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03236097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconversion between active and inactive TATA-binding protein transcription complexes in the mouse genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W.M.Pim Pijnappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Mischerikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1446--1459. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinoic acid receptors recognise the mouse genome through binding elements with diverse spacing and topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Osz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (31), pp.26328-26341. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.361790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">seqMINER: an integrated ChIP-seq data interpretation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (6), pp.e35-e35. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkq1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription factor TEAD4 regulates expression of Myogenin and the unfolded protein response genes during C2C12 cell differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwin Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaailah Benhaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2011.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread Negative Response Elements Mediate Direct Repression by Agonist- Liganded Glucocorticoid Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Surjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna priya Ganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atish Mukherji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 145 (2), pp.224-241. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2011.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Martianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.530. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Detection of Surface-Bound Intermediates Produced from UV Photoreactivity of Alkylsiloxane SAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Borguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (8), pp.2260-2261. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja038062n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction modifies mammary miRNome of mid-lactation cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles in goat milk powders and whole goat milk infant formula carry miRNAs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Davis (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POS0097 IDENTIFICATION OF NEW CANDIDATE DRUGS FOR PRIMARY SJÖGREN’S SYNDROME USING A DRUG REPURPOSING TRANSCRIPTOMIC APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sibilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EULAR 2022 European Congress of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark. Annals of the Rheumatic Diseases, 81 (Suppl 1), pp.270-271, 2022, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04611386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional restriction modulates miRNomes and transcriptomes in mammary gland of lactating Holstein cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual International Symposium on Milk Science and Health,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161 Prediction of subclinical endometritis in postpartum dairy cows from circulating cell-free miRNA profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ruminant Reproduction Symposium (IRRS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (3), pp.531-532, 2023, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA-Seq reveals genetics and nutritional regulation of miRNomes in mammary gland of lactating Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cincinnati, Ohio, United States. Volume 102, Supplement 1, 2019, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting and Visualizing ChIP-seq Data with the seqMINER Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Ravens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Làszlò Tora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Transcriptional Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1150, Springer New York, pp.141-152, 2014, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0512-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHFR metabolic activity controls neurogenic transitions in the developing Human and mouse neocortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulov Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jungas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic mapping identifies a super-enhancer repertoire that regulates cell identity in bladder cancers through distinct transcription factor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Neyret-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yu Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId413"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461663v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Nariya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santiago-Algarra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicla Loviglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf934" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Obid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leane Seno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55667-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zinter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Semaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraulob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2025.106943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Yanushko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz German Falcon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Bizri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dolgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07361-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Amoiridis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Verigos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meaburn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Gittens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49816-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshuang Cai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sahu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ueberschlag-Pitiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Souali-Crespo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47846-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tarabay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Teletin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188763" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04176586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Duret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Kawka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42550" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulov Saha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201696" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414542v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Sumara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adf4699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Misra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Damara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214062120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Ghaibour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rizk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ebel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu Meng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Groeneveld" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cabel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02662-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378887v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aspert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274226" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ould Madi-Berth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Cottard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zoe Angel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Schreyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13164" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03362243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bernardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maurer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023172118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkrishna Mitra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarmini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092583" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Florian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraft" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klebe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12763-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Germ&#225;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruicheng Wei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.123390" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Curry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb-Cheynel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy126" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Epanchintsev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Costanzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexander Rauschendorf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Caputo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.11.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677815v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Cottard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schaff-Wendling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18270" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krzy&#380;osiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Podle&#347;ny-Drabiniok" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0010-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680425v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour Jreda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Orpinell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grauffel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13227" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bandiera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Saghire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00619-16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Biryukova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1436-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Ravens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Tora" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-015-0039-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Tanoury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Gaouar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Piskunov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.145979" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02104" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457227v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Gyenis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna &#218;jfaludi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Boros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004483" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532861v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Torre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26924" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-557" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Douglas Robertson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113050" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobiita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.04.020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00819-13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Andriamoratsiresy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lutzing" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131946" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910980v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boyaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Tang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401645m" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W.M.Pim Pijnappel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mischerikow" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr802" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz Herbig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2443" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720090v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moutier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Osz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.361790" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654943v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaailah Benhaddou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2011.87" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465191v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1287" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Surjit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna&#160;priya Ganti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Hua" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.03.027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090743v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcarthur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cross" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038062n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KRGFVD6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04611386v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleiss" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwikowski" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1998" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444646v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Silva" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.162" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457241v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szl&#242; Tora" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0512-6_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854062v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Obid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leane Seno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55667-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zinter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Semaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraulob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2025.106943" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Yanushko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz German Falcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Bizri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Pervizou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dolgos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07361-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461663v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Nariya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Santiago-Algarra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Victoria Lem&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicla Loviglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Amoiridis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Verigos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meaburn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Gittens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49816-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshuang Cai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sahu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ueberschlag-Pitiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Souali-Crespo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47846-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04176586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Kawka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulov Saha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jungas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ohayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414542v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Sumara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ricci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adf4699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Misra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar Damara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214062120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Ghaibour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rizk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ebel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu Meng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Groeneveld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cabel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02662-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378887v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aspert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274226" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-021-00759-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ould Madi-Berth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Cottard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zoe Angel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Schreyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03362243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bernardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maurer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023172118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109598" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fritah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkrishna Mitra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarmini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092583" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03294422v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changwei Yu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Cvetesic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Gupta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20239-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Florian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraft" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klebe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12763-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Germ&#225;n" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruicheng Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.123390" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Curry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kolb-Cheynel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Epanchintsev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Costanzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexander Rauschendorf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Caputo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.11.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Cottard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Schaff-Wendling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18270" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677816v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krzy&#380;osiak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Podle&#347;ny-Drabiniok" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0010-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680425v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tarabay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour Jreda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Teletin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Teissandier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188763" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Orpinell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grauffel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Scheer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bandiera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Saghire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00619-16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Biryukova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1436-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Ravens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Tora" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-015-0039-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Tanoury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Gaouar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Piskunov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.145979" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457227v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Gyenis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umlauf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna &#218;jfaludi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Boros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004483" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Torre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26924" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212986v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-557" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217940v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Douglas Robertson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Wasylyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113050" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217932v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kobiita" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.04.020" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00819-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143713v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Andriamoratsiresy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lutzing" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.131946" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910980v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boyaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lenoir" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Tang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401645m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz Herbig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bischof" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2443" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008064v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W.M.Pim Pijnappel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mischerikow" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr802" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720090v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moutier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Osz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.361790" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465191v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1287" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654943v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaailah Benhaddou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2011.87" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309013v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Surjit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna&#160;priya Ganti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Hua" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2011.03.027" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090743v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcarthur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cross" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038062n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KRGFVD6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737075v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04611386v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleiss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwikowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1998" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158730v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pereira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Silva" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.162" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788559v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#224;szl&#242; Tora" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0512-6_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>