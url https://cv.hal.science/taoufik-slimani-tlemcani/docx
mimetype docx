--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -832,555 +832,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Justeau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (16), pp.2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019510v1</w:t>
+                <w:t xml:space="preserve">hal-02389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (16), pp.2511. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12162511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors7010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389936v1</w:t>
+                <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t>
+                <w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouaad Sekkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El Bachir Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+                <w:t xml:space="preserve">Safae Aazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.79-82. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.107-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506753v1</w:t>
+                <w:t xml:space="preserve">hal-04506758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Bachir Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouaad Sekkati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El Bachir Benamar</w:t>
+                <w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safae Aazou</w:t>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.107-109. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506758v1</w:t>
+                <w:t xml:space="preserve">hal-04506753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multiferroic Bi0.8RE0.2FeO3 powders (RE=Nd3+, Eu3+) grown by the sol–gel method</w:t>
               </w:r>
@@ -1774,295 +1774,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nd substitution on physical properties of multiferroic compound BiFeO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, electrical and optical properties of sprayed Nd–F codoped ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elfakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gutierrez-Berasategui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 73 (3), pp.673-678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-015-3654-z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 73 (3), pp.557-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3518-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511274v1</w:t>
+                <w:t xml:space="preserve">hal-03174644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and optical properties of sprayed Nd–F codoped ZnO thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Nd substitution on physical properties of multiferroic compound BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gutierrez-Berasategui</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 73 (3), pp.557-562. </w:t>
+              <w:t xml:space="preserve">, 2015, 73 (3), pp.673-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3518-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-015-3654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174644v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2574,51 +2574,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low Resistance Ohmic Contacts with Bilayer Ni/Al-doped ZnO Thin Films to p-type GaN</w:t>
+                <w:t xml:space="preserve">Au-free Ohmic Contact Formation to p-type GaN using Ni/AZO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
@@ -2653,97 +2653,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ohio State University, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS), Varsovie, Pologne, Fall Meeting September 19-22th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506664v1</w:t>
+                <w:t xml:space="preserve">hal-04506132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-free Ohmic Contact Formation to p-type GaN using Ni/AZO</w:t>
+                <w:t xml:space="preserve">Development of Low Resistance Ohmic Contacts with Bilayer Ni/Al-doped ZnO Thin Films to p-type GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
@@ -2778,73 +2778,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS), Varsovie, Pologne, Fall Meeting September 19-22th, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ohio State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506132v1</w:t>
+                <w:t xml:space="preserve">hal-04506664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives to Classical Ni/Au Stack for Low Resistance p-GaN Ohmic Contacts</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing and Thickness Effects of ZnO Seed Layer on Improving Alignment of ZnO NWs for Piezoelectric Nanogenerator Application</w:t>
+                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
@@ -3548,362 +3548,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390798v1</w:t>
+                <w:t xml:space="preserve">hal-02391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391103v1</w:t>
+                <w:t xml:space="preserve">hal-02391083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annealing and Thickness Effects of ZnO Seed Layer on Improving Alignment of ZnO NWs for Piezoelectric Nanogenerator Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391083v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39D2E6B3"/>
+    <w:nsid w:val="23F77482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>