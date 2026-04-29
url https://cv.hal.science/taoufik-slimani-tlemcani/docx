--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of layer distribution in Ni and Au based ohmic contacts to p-type GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Yvon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112020⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097297v1</w:t>
+                <w:t xml:space="preserve">hal-04052512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of layer distribution in Ni and Au based ohmic contacts to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.112020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052512v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
               </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
@@ -2606,77 +2606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gwoziecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS), Varsovie, Pologne, Fall Meeting September 19-22th, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
@@ -2731,77 +2731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gwoziecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ohio State University, United States</w:t>
@@ -2856,77 +2856,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE EXMATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ponta Delagada, Portugal</w:t>
@@ -3473,273 +3473,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391103v1</w:t>
+                <w:t xml:space="preserve">hal-02391083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391083v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing and Thickness Effects of ZnO Seed Layer on Improving Alignment of ZnO NWs for Piezoelectric Nanogenerator Application</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23F77482"/>
+    <w:nsid w:val="6B0C73F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>