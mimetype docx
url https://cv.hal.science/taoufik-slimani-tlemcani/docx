--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of layer distribution in Ni and Au based ohmic contacts to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.112020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052512v1</w:t>
+                <w:t xml:space="preserve">hal-04097297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of layer distribution in Ni and Au based ohmic contacts to p-type GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 277, pp.112020. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097297v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
               </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
@@ -1092,295 +1092,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t>
+                <w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouaad Sekkati</w:t>
+                <w:t xml:space="preserve">El Bachir Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Bachir Benamar</w:t>
+                <w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safae Aazou</w:t>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.107-109. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506758v1</w:t>
+                <w:t xml:space="preserve">hal-04506753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouaad Sekkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Bachir Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+                <w:t xml:space="preserve">Safae Aazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEEXplore Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.79-82. </w:t>
+              <w:t xml:space="preserve">, 2017, pp.107-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506753v1</w:t>
+                <w:t xml:space="preserve">hal-04506758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multiferroic Bi0.8RE0.2FeO3 powders (RE=Nd3+, Eu3+) grown by the sol–gel method</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (3), pp.673-678. </w:t>
@@ -2574,402 +2574,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-free Ohmic Contact Formation to p-type GaN using Ni/AZO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternatives to Classical Ni/Au Stack for Low Resistance p-GaN Ohmic Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS), Varsovie, Pologne, Fall Meeting September 19-22th, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">WOCSDICE EXMATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ponta Delagada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506132v1</w:t>
+                <w:t xml:space="preserve">hal-04506698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low Resistance Ohmic Contacts with Bilayer Ni/Al-doped ZnO Thin Films to p-type GaN</w:t>
+                <w:t xml:space="preserve">Au-free Ohmic Contact Formation to p-type GaN using Ni/AZO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gwoziecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ohio State University, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS), Varsovie, Pologne, Fall Meeting September 19-22th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506664v1</w:t>
+                <w:t xml:space="preserve">hal-04506132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to Classical Ni/Au Stack for Low Resistance p-GaN Ohmic Contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Low Resistance Ohmic Contacts with Bilayer Ni/Al-doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gwoziecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Yvon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOCSDICE EXMATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ponta Delagada, Portugal</w:t>
+              <w:t xml:space="preserve">The Electronic Materials Conference (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ohio State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506698v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Seed Layer on the Performance of ZnO Nanowires-Based Flexible Nanogenerator as Piezoelectric Energy Harvester</w:t>
               </w:r>
@@ -3473,168 +3473,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391083v1</w:t>
+                <w:t xml:space="preserve">hal-02391403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,73 +3689,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing and Thickness Effects of ZnO Seed Layer on Improving Alignment of ZnO NWs for Piezoelectric Nanogenerator Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3810,182 +3810,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
+                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391403v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the synthesis parameters on hydrothermally grown ZnO nanowires dedicated to mechanical energy harvesting</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B0C73F8"/>
+    <w:nsid w:val="DDD8573E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufik-slimani-tlemcani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5296-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Reshak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Bahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Plucinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.10.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NBWN93-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Naggar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albassam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3671-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3654-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bockowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lyu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>