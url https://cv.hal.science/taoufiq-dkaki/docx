--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -190,51 +190,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to align Heterogeneous Models of a Complex System.</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to align Heterogeneous Models of a Complex System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ebersold</w:t>
@@ -273,102 +273,102 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--2:24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/JOT.2021.20.2.A2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781930v1</w:t>
+                <w:t xml:space="preserve">hal-04278227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to align Heterogeneous Models of a Complex System</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to align Heterogeneous Models of a Complex System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ebersold</w:t>
@@ -407,78 +407,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.2:1--2:24. </w:t>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/JOT.2021.20.2.A2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2021.20.2.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278227v1</w:t>
+                <w:t xml:space="preserve">hal-03781930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MidSemI: A Middleware for Semantic Integration of Business Data with Large-scale Social and Linked Data</w:t>
               </w:r>
@@ -1814,243 +1814,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
+                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
+              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441990v1</w:t>
+                <w:t xml:space="preserve">hal-02435348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
+                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435348v1</w:t>
+                <w:t xml:space="preserve">hal-02441990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Heterogenous Requirements Meta-Models Through a Pivot Meta-Model</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E49030"/>
+    <w:nsid w:val="12699CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufiq-dkaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3962-7663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193739321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/JOT.2021.20.2.A2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sellami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2019040101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazish Hina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Alexandre Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eduardo Henrique Da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Saidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Truong Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16274-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tadjine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dkaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Charrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufiq-dkaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3962-7663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193739321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/JOT.2021.20.2.A2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sellami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2019040101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazish Hina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Alexandre Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eduardo Henrique Da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Saidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Truong Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16274-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tadjine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dkaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Charrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>