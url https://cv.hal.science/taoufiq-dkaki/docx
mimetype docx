--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1814,243 +1814,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
+                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435348v1</w:t>
+                <w:t xml:space="preserve">hal-02441990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
+                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
+              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441990v1</w:t>
+                <w:t xml:space="preserve">hal-02435348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Heterogenous Requirements Meta-Models Through a Pivot Meta-Model</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12699CFB"/>
+    <w:nsid w:val="4994589C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3879,51 +3879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufiq-dkaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3962-7663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193739321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/JOT.2021.20.2.A2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sellami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2019040101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazish Hina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Alexandre Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eduardo Henrique Da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Saidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Truong Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16274-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tadjine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dkaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Charrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/taoufiq-dkaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3962-7663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193739321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hamlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/JOT.2021.20.2.A2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2021.20.2.a2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sellami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISMD.2019040101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazish Hina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-naacl.76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Alexandre Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jos&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eduardo Henrique Da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Saidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Truong Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46909-6_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16274-4_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tadjine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dkaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Charrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>