--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1D0197C"/>
+    <w:nsid w:val="38504EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>