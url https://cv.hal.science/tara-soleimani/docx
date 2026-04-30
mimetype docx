--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -208,51 +208,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
+                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
@@ -270,380 +270,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234982v1</w:t>
+                <w:t xml:space="preserve">hal-04845519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 492, pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845519v1</w:t>
+                <w:t xml:space="preserve">hal-05208939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7/8, pp.32-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05208939v1</w:t>
+                <w:t xml:space="preserve">hal-05234982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing Fine Marine Sediment as a Partial Substitute for Sand in Self-Compacting Concrete Specially Designed for Application in Marine Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -684,421 +684,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of uncontaminated dredged marine sediment through sand substitution in marine grade concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flo Sordes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.Pages 4008-4025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2168765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181494v1</w:t>
+                <w:t xml:space="preserve">hal-03951622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of uncontaminated dredged marine sediment through sand substitution in marine grade concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental, economic and experimental assessment of the valorization of dredged sediment through sand substitution in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2168765⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951622v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental, economic and experimental assessment of the valorization of dredged sediment through sand substitution in concrete</w:t>
+                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159980. </w:t>
+              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844804v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and environmental assessments of combined genetics and nutrition optimization strategies to improve the efficiency of sustainable pork production</w:t>
               </w:r>
@@ -1402,103 +1402,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation à court terme des performances de bétons à base de sédiments de dragage en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Lharti</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2025 - 43èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France. </w:t>
@@ -1530,360 +1530,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
+                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
+              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/32ndEUBCE2024-2CO.11.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807502v1</w:t>
+                <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
+                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
+              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5071/32ndEUBCE2024-2CO.11.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740843v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and economic assessment integrated into laboratory-based scenario development for the valorization of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1930,103 +1930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments marins fins dans la conception de béton autoplaçant et dans la production de béton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2051,77 +2051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,73 +2301,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">53es Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154670v1</w:t>
+                <w:t xml:space="preserve">hal-04338767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner génétique et nutrition pour une optimisation économique et environnementale en production porcine</w:t>
               </w:r>
@@ -2383,73 +2383,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53es Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338767v1</w:t>
+                <w:t xml:space="preserve">hal-03154670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental optimisation of diets for genetically selected pigs</w:t>
               </w:r>
@@ -2657,77 +2657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating life cycle economic and environmental assessments into laboratory based development and optimization of dredged sediment valorization scenarios to identify the sustainability threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38504EC2"/>
+    <w:nsid w:val="FAD6ADFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3284,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-soleimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6101-6530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257711376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01860-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000138X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hermesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-soleimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6101-6530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257711376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01860-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000138X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hermesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>