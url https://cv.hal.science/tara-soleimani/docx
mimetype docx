--- v2 (2026-04-30)
+++ v3 (2026-05-31)
@@ -208,51 +208,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
+                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
@@ -270,380 +270,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7/8, pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845519v1</w:t>
+                <w:t xml:space="preserve">hal-05234982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208939v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 492, pp.143104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234982v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing Fine Marine Sediment as a Partial Substitute for Sand in Self-Compacting Concrete Specially Designed for Application in Marine Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -684,421 +684,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of uncontaminated dredged marine sediment through sand substitution in marine grade concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2168765⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951622v1</w:t>
+                <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental, economic and experimental assessment of the valorization of dredged sediment through sand substitution in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of uncontaminated dredged marine sediment through sand substitution in marine grade concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.Pages 4008-4025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2168765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844804v1</w:t>
+                <w:t xml:space="preserve">hal-03951622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
+                <w:t xml:space="preserve">Environmental, economic and experimental assessment of the valorization of dredged sediment through sand substitution in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181494v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and environmental assessments of combined genetics and nutrition optimization strategies to improve the efficiency of sustainable pork production</w:t>
               </w:r>
@@ -1402,103 +1402,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation à court terme des performances de bétons à base de sédiments de dragage en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2025 - 43èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France. </w:t>
@@ -1530,360 +1530,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
+                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5071/32ndEUBCE2024-2CO.11.3⟩</w:t>
+              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740843v1</w:t>
+                <w:t xml:space="preserve">hal-04807502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
+                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5071/32ndEUBCE2024-2CO.11.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807502v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and economic assessment integrated into laboratory-based scenario development for the valorization of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1930,103 +1930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments marins fins dans la conception de béton autoplaçant et dans la production de béton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2051,77 +2051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,73 +2301,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53es Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338767v1</w:t>
+                <w:t xml:space="preserve">hal-03154670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner génétique et nutrition pour une optimisation économique et environnementale en production porcine</w:t>
               </w:r>
@@ -2383,73 +2383,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">53es Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154670v1</w:t>
+                <w:t xml:space="preserve">hal-04338767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental optimisation of diets for genetically selected pigs</w:t>
               </w:r>
@@ -2657,77 +2657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating life cycle economic and environmental assessments into laboratory based development and optimization of dredged sediment valorization scenarios to identify the sustainability threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAD6ADFF"/>
+    <w:nsid w:val="35E32D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3284,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-soleimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6101-6530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257711376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01860-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000138X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hermesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-soleimani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6101-6530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257711376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01860-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000138X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hermesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04169338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>