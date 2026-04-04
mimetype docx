--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -283,783 +283,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing the social and ritual landscape of the megalith builders of Akkar in northern Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of Northern Kuwait Bay's Dry-Stone Tombs: Insights into Architecture, Burial Practices, and Socio-Economic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
+                <w:t xml:space="preserve">Tobias Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wałdoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryl Defours Rivoira</w:t>
+                <w:t xml:space="preserve">Imane Achouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Jastrzębska</w:t>
+                <w:t xml:space="preserve">Łukasz Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdana Milić</w:t>
+                <w:t xml:space="preserve">Alessandra Varalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ash-Sharq - Bulletin of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.1-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188703v1</w:t>
+                <w:t xml:space="preserve">hal-05216800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEG-A - The first megaliths builders of the northern Levant” project report on the 2022 archaeological soundings and survey in Menjez (Akkar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
+                <w:t xml:space="preserve">Megalithic architecture in the Levant: broader perspectives for defining what we are talking about</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2506232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216826v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalithic architecture in the Levant: broader perspectives for defining what we are talking about</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exploring Levantine megalithic building techniques: the case study of ST_004 from Menjez (Akkar, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2506232⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2509418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188710v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of Northern Kuwait Bay's Dry-Stone Tombs: Insights into Architecture, Burial Practices, and Socio-Economic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+                <w:t xml:space="preserve">South Arabia’s prehistoric monument landscape shows social resilience to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Hofstetter</w:t>
+                <w:t xml:space="preserve">Lawrence Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Achouche</w:t>
+                <w:t xml:space="preserve">Michael J Harrower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Rutkowski</w:t>
+                <w:t xml:space="preserve">Ian M Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Varalli</w:t>
+                <w:t xml:space="preserve">Sarah J Ivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ash-Sharq - Bulletin of the Ancient Near East</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216800v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Levantine megalithic building techniques: the case study of ST_004 from Menjez (Akkar, Lebanon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MEG-A - The first megaliths builders of the northern Levant” project report on the 2022 archaeological soundings and survey in Menjez (Akkar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Wałdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagi, Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2509418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05161085v1</w:t>
+                <w:t xml:space="preserve">hal-05216826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Arabia’s prehistoric monument landscape shows social resilience to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualizing the social and ritual landscape of the megalith builders of Akkar in northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Mccorriston</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael J Harrower</w:t>
+                <w:t xml:space="preserve">Filip Wałdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Defours Rivoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian M Hamilton</w:t>
+                <w:t xml:space="preserve">Emilia Jastrzębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J Ivory</w:t>
+                <w:t xml:space="preserve">Bogdana Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323544. </w:t>
+              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2508624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188712v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Levantine Megalithic Building Techniques: A Groundbreaking Method Applied to Menjez’s Monuments (Akkar, Lebanon) from the 4th–3rd Millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithic art in the Levantine Rift Valley : the case of the Menjez megalithic monuments in the Akkar (Northern Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haidar-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,51 +1733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments mégalithiques de Menjez (Akkar): études des architectures et gravures. Campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Porra Kuteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,286 +1835,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancêtres et serpents dans les dolmens de Menjez (Akkar, Liban). Etude préliminaire d’une cohabitation singulière, vers 3500 avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and paleoenvironmental significance of Fe Mn nodules in the Holocene perialpine sediments of Geneva Basin, western Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branimir Šegvić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arbiol González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caminada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216846v1</w:t>
+                <w:t xml:space="preserve">hal-05216843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and paleoenvironmental significance of Fe Mn nodules in the Holocene perialpine sediments of Geneva Basin, western Switzerland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancêtres et serpents dans les dolmens de Menjez (Akkar, Liban). Etude préliminaire d’une cohabitation singulière, vers 3500 avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Porra Kuteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Haidar-Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caminada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.389-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.01.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05216843v1</w:t>
+                <w:t xml:space="preserve">hal-05216846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qarassa, vestiges d'une société à mégalithes dans le Léja en Syrie du Sud, entre 3600 et 3000 avant J.-C.</w:t>
               </w:r>
@@ -2176,152 +2176,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monuments and Landscape of Mobile Pastoralists in Dhofar: the Arabian Human Social Dynamics (AHSD) Project, 2009-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bioarchaeological Analyses of 3rd Millennium BC High Circular Tower Tombs in Dhofar, Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley A. Gregoricka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oman Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.117-143</w:t>
+              <w:t xml:space="preserve">, 2014, 12, pp.153-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216869v1</w:t>
+                <w:t xml:space="preserve">hal-05216872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithic tombs in 'Ain Dakkar (East Jaulan) : survey report</w:t>
               </w:r>
@@ -2383,372 +2379,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological Analyses of 3rd Millennium BC High Circular Tower Tombs in Dhofar, Oman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Monuments and Landscape of Mobile Pastoralists in Dhofar: the Arabian Human Social Dynamics (AHSD) Project, 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Harrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly D Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oman Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.153-173</w:t>
+              <w:t xml:space="preserve">, 2014, 12, pp.117-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216872v1</w:t>
+                <w:t xml:space="preserve">hal-05216869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes tours du Harra syrien, étude préliminaire d’un paysage désertique à l’aide des scènes satellitaires à haute définition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gazetteer of small-scale monuments in prehistoric Hadramawt, Yemen: a radiocarbon chronology from the RASA-AHSD Project research 1996-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Harrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88, pp.111-121. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0471.2011.00333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216894v1</w:t>
+                <w:t xml:space="preserve">hal-05216898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazetteer of small-scale monuments in prehistoric Hadramawt, Yemen: a radiocarbon chronology from the RASA-AHSD Project research 1996-2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tombes tours du Harra syrien, étude préliminaire d’un paysage désertique à l’aide des scènes satellitaires à haute définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0471.2011.00333.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05216898v1</w:t>
+                <w:t xml:space="preserve">hal-05216894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
               </w:r>
@@ -3323,355 +3323,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralists tombs and settlement patterns in Wadi Wa'shah during the Bronze Age (Hadramawt, Yemen)</w:t>
+                <w:t xml:space="preserve">Chraya : une nécropole de dolmens dans le Léja (Syrie du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.257-265</w:t>
+              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00258358v1</w:t>
+                <w:t xml:space="preserve">hal-05217840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Irbid Survey (WIS) 2005 Preliminary report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pastoralists tombs and settlement patterns in Wadi Wa'shah during the Bronze Age (Hadramawt, Yemen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarboush M.</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp.121-138</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.257-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217864v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chraya : une nécropole de dolmens dans le Léja (Syrie du Sud)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">West Irbid Survey (WIS) 2005 Preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Al-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarboush M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.53-56</w:t>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217840v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harrower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,191 +4083,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Marajim, implantation rurale du IIIème millénaire en Jordanie du nord</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Humbert</w:t>
+                <w:t xml:space="preserve">Les tombes mégalithiques du Yémen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, XLIII, pp.91-98</w:t>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6/7, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371071v1</w:t>
+                <w:t xml:space="preserve">hal-05217903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes mégalithiques du Yémen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+                <w:t xml:space="preserve">Al-Marajim, implantation rurale du IIIème millénaire en Jordanie du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques yéménites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6/7, pp.7-10</w:t>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, XLIII, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217903v1</w:t>
+                <w:t xml:space="preserve">hal-03371071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Gröcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,212 +5917,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bloc erratique à la pierre dressée, enfouie ou réutilisée : bilan des connaissances sur les mégalithes du Bassin genevois</w:t>
+                <w:t xml:space="preserve">Wer sind die Urheber dieser geheimnisvollen Stelen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sidestonepress. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Merian Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, actes de la Table Ronde de l’Adreuc (Carcassonne 3, 4 novembre 2016)</w:t>
+              <w:t xml:space="preserve">Menschen in Stein Gemeisselt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalogue du Musée National de Zürich, pp.62-72, 2021, 978-3856169619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258849v1</w:t>
+                <w:t xml:space="preserve">hal-05224630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wer sind die Urheber dieser geheimnisvollen Stelen?</w:t>
+                <w:t xml:space="preserve">Du bloc erratique à la pierre dressée, enfouie ou réutilisée : bilan des connaissances sur les mégalithes du Bassin genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christoph Merian Verlag. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidestonepress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menschen in Stein Gemeisselt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalogue du Musée National de Zürich, pp.62-72, 2021, 978-3856169619</w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, actes de la Table Ronde de l’Adreuc (Carcassonne 3, 4 novembre 2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224630v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawk: Statues-Menhirs and Anthropomorphic Statues of Ancient Wadi ‘Idim</w:t>
               </w:r>
@@ -6181,90 +6181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey and Excavation of Small-Scale Monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Harrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly D Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everhart, J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6628,51 +6628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A525E41"/>
+    <w:nsid w:val="700DA1B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6859,51 +6859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-steimer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Khasawneh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Wygna&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wa&#322;doch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2508624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagi, Otto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2506232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Rutkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2509418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ball" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Harrower" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hamilton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Ivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09654-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caminada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Al-Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bystritzsky-Papilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2021.04.000198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Porra Kuteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arbiol Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.01.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobee Ayham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Gregoricka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00333.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKX0VSX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarboush M." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gr&#246;cke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Abegg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Criaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803279176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifonov Viktor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everhart, J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-steimer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Khasawneh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Rutkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2506232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2509418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ball" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Harrower" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hamilton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Ivory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Wygna&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wa&#322;doch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagi, Otto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2508624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09654-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caminada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Al-Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bystritzsky-Papilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2021.04.000198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Porra Kuteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arbiol Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.01.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Gregoricka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobee Ayham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00333.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKX0VSX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarboush M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gr&#246;cke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Abegg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Criaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803279176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifonov Viktor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everhart, J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>