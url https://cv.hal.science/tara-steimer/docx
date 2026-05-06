--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -283,783 +283,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of Northern Kuwait Bay's Dry-Stone Tombs: Insights into Architecture, Burial Practices, and Socio-Economic Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualizing the social and ritual landscape of the megalith builders of Akkar in northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Hofstetter</w:t>
+                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Achouche</w:t>
+                <w:t xml:space="preserve">Filip Wałdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Defours Rivoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Rutkowski</w:t>
+                <w:t xml:space="preserve">Emilia Jastrzębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Varalli</w:t>
+                <w:t xml:space="preserve">Bogdana Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ash-Sharq - Bulletin of the Ancient Near East</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2508624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216800v1</w:t>
+                <w:t xml:space="preserve">hal-05188703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalithic architecture in the Levant: broader perspectives for defining what we are talking about</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cousseau</w:t>
+                <w:t xml:space="preserve">MEG-A - The first megaliths builders of the northern Levant” project report on the 2022 archaeological soundings and survey in Menjez (Akkar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Wałdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagi, Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188710v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Levantine megalithic building techniques: the case study of ST_004 from Menjez (Akkar, Lebanon)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Megalithic architecture in the Levant: broader perspectives for defining what we are talking about</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2509418⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2506232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161085v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Arabia’s prehistoric monument landscape shows social resilience to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+                <w:t xml:space="preserve">Reassessment of Northern Kuwait Bay's Dry-Stone Tombs: Insights into Architecture, Burial Practices, and Socio-Economic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Ball</w:t>
+                <w:t xml:space="preserve">Tobias Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Harrower</w:t>
+                <w:t xml:space="preserve">Imane Achouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian M Hamilton</w:t>
+                <w:t xml:space="preserve">Łukasz Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J Ivory</w:t>
+                <w:t xml:space="preserve">Alessandra Varalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ash-Sharq - Bulletin of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.1-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188712v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEG-A - The first megaliths builders of the northern Levant” project report on the 2022 archaeological soundings and survey in Menjez (Akkar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzanna Wygnańska</w:t>
+                <w:t xml:space="preserve">Exploring Levantine megalithic building techniques: the case study of ST_004 from Menjez (Akkar, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2509418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216826v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing the social and ritual landscape of the megalith builders of Akkar in northern Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">South Arabia’s prehistoric monument landscape shows social resilience to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wałdoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryl Defours Rivoira</w:t>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Harrower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Jastrzębska</w:t>
+                <w:t xml:space="preserve">Ian M Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdana Milić</w:t>
+                <w:t xml:space="preserve">Sarah J Ivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00758914.2025.2508624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188703v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Levantine Megalithic Building Techniques: A Groundbreaking Method Applied to Menjez’s Monuments (Akkar, Lebanon) from the 4th–3rd Millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Defours Rivoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithic art in the Levantine Rift Valley : the case of the Menjez megalithic monuments in the Akkar (Northern Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haidar-Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,51 +1733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments mégalithiques de Menjez (Akkar): études des architectures et gravures. Campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Porra Kuteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,286 +1835,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and paleoenvironmental significance of Fe Mn nodules in the Holocene perialpine sediments of Geneva Basin, western Switzerland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancêtres et serpents dans les dolmens de Menjez (Akkar, Liban). Etude préliminaire d’une cohabitation singulière, vers 3500 avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Porra Kuteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Haidar-Boustani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caminada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.389-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216843v1</w:t>
+                <w:t xml:space="preserve">hal-05216846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancêtres et serpents dans les dolmens de Menjez (Akkar, Liban). Etude préliminaire d’une cohabitation singulière, vers 3500 avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and paleoenvironmental significance of Fe Mn nodules in the Holocene perialpine sediments of Geneva Basin, western Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branimir Šegvić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arbiol González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Caminada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2018.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216846v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qarassa, vestiges d'une société à mégalithes dans le Léja en Syrie du Sud, entre 3600 et 3000 avant J.-C.</w:t>
               </w:r>
@@ -2176,579 +2176,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological Analyses of 3rd Millennium BC High Circular Tower Tombs in Dhofar, Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monuments and Landscape of Mobile Pastoralists in Dhofar: the Arabian Human Social Dynamics (AHSD) Project, 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Harrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kimberly D Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oman Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.153-173</w:t>
+              <w:t xml:space="preserve">, 2014, 12, pp.117-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216872v1</w:t>
+                <w:t xml:space="preserve">hal-05216869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalithic tombs in 'Ain Dakkar (East Jaulan) : survey report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioarchaeological Analyses of 3rd Millennium BC High Circular Tower Tombs in Dhofar, Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuobee Ayham</w:t>
+                <w:t xml:space="preserve">Lesley A. Gregoricka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Journal of Oman Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.153-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216858v1</w:t>
+                <w:t xml:space="preserve">hal-05216872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monuments and Landscape of Mobile Pastoralists in Dhofar: the Arabian Human Social Dynamics (AHSD) Project, 2009-2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+                <w:t xml:space="preserve">Megalithic tombs in 'Ain Dakkar (East Jaulan) : survey report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Harrower</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zuobee Ayham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oman Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.117-143</w:t>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216869v1</w:t>
+                <w:t xml:space="preserve">hal-05216858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazetteer of small-scale monuments in prehistoric Hadramawt, Yemen: a radiocarbon chronology from the RASA-AHSD Project research 1996-2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tombes tours du Harra syrien, étude préliminaire d’un paysage désertique à l’aide des scènes satellitaires à haute définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0471.2011.00333.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/syria.903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216898v1</w:t>
+                <w:t xml:space="preserve">hal-05216894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes tours du Harra syrien, étude préliminaire d’un paysage désertique à l’aide des scènes satellitaires à haute définition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gazetteer of small-scale monuments in prehistoric Hadramawt, Yemen: a radiocarbon chronology from the RASA-AHSD Project research 1996-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mccorriston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Harrower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly D Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Saliège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0471.2011.00333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05216894v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
               </w:r>
@@ -3323,355 +3323,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chraya : une nécropole de dolmens dans le Léja (Syrie du Sud)</w:t>
+                <w:t xml:space="preserve">Pastoralists tombs and settlement patterns in Wadi Wa'shah during the Bronze Age (Hadramawt, Yemen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.53-56</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.257-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217840v1</w:t>
+                <w:t xml:space="preserve">halshs-00258358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralists tombs and settlement patterns in Wadi Wa'shah during the Bronze Age (Hadramawt, Yemen)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">West Irbid Survey (WIS) 2005 Preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Al-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-Azizeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Braemer</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarboush M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.257-265</w:t>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00258358v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Irbid Survey (WIS) 2005 Preliminary report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chraya : une nécropole de dolmens dans le Léja (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarboush M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp.121-138</w:t>
+              <w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217864v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roots of Agriculture (RASA) Project 2005: a season of excavation and survey in Wadi Sana, Hadramawt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Heyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harrower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,191 +4083,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes mégalithiques du Yémen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
+                <w:t xml:space="preserve">Al-Marajim, implantation rurale du IIIème millénaire en Jordanie du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques yéménites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6/7, pp.7-10</w:t>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, XLIII, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217903v1</w:t>
+                <w:t xml:space="preserve">hal-03371071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Marajim, implantation rurale du IIIème millénaire en Jordanie du nord</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Humbert</w:t>
+                <w:t xml:space="preserve">Les tombes mégalithiques du Yémen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, XLIII, pp.91-98</w:t>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6/7, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371071v1</w:t>
+                <w:t xml:space="preserve">hal-05217903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Gröcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Abegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,212 +5917,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wer sind die Urheber dieser geheimnisvollen Stelen?</w:t>
+                <w:t xml:space="preserve">Du bloc erratique à la pierre dressée, enfouie ou réutilisée : bilan des connaissances sur les mégalithes du Bassin genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christoph Merian Verlag. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidestonepress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menschen in Stein Gemeisselt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalogue du Musée National de Zürich, pp.62-72, 2021, 978-3856169619</w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, actes de la Table Ronde de l’Adreuc (Carcassonne 3, 4 novembre 2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224630v1</w:t>
+                <w:t xml:space="preserve">hal-04258849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bloc erratique à la pierre dressée, enfouie ou réutilisée : bilan des connaissances sur les mégalithes du Bassin genevois</w:t>
+                <w:t xml:space="preserve">Wer sind die Urheber dieser geheimnisvollen Stelen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sidestonepress. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph Merian Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, actes de la Table Ronde de l’Adreuc (Carcassonne 3, 4 novembre 2016)</w:t>
+              <w:t xml:space="preserve">Menschen in Stein Gemeisselt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalogue du Musée National de Zürich, pp.62-72, 2021, 978-3856169619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258849v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawk: Statues-Menhirs and Anthropomorphic Statues of Ancient Wadi ‘Idim</w:t>
               </w:r>
@@ -6181,90 +6181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey and Excavation of Small-Scale Monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Mccorriston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harrower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Steimer-Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly D Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everhart, J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6628,51 +6628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="700DA1B3"/>
+    <w:nsid w:val="B8D3E7D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6859,51 +6859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-steimer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Khasawneh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Rutkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2506232" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2509418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ball" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Harrower" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hamilton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Ivory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Wygna&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wa&#322;doch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagi, Otto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2508624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09654-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caminada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Al-Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bystritzsky-Papilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2021.04.000198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Porra Kuteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arbiol Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.01.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Gregoricka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobee Ayham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00333.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKX0VSX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarboush M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gr&#246;cke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Abegg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Criaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803279176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifonov Viktor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everhart, J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tara-steimer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer-Herbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Khasawneh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Wygna&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wa&#322;doch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Jastrz&#281;bska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mili&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2508624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Defours Rivoira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagi, Otto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2506232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Rutkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2025.2509418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mccorriston" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ball" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Harrower" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hamilton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Ivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09654-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caminada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Al-Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bystritzsky-Papilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2021.04.000198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haidar-Boustani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Porra Kuteni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arbiol Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.01.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Gregoricka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuobee Ayham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2011.00333.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKX0VSX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman As-Saqqaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarboush M." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Heyne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietha Al-Amary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gr&#246;cke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Abegg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Criaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803279176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trifonov Viktor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauwe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everhart, J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>