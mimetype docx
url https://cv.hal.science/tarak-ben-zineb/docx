--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1208,295 +1208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the pseudoelastic damping capacity of the Fe-30Mn-6Si-5Cr Shape Memory Alloy</w:t>
+                <w:t xml:space="preserve">Data-driven multiscale finite element method: From concurrence to separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Megdiche</w:t>
+                <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achref Sallami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Jie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Wei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9ade⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.112893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994569v1</w:t>
+                <w:t xml:space="preserve">hal-02994567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven multiscale finite element method: From concurrence to separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of the pseudoelastic damping capacity of the Fe-30Mn-6Si-5Cr Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yan</w:t>
+                <w:t xml:space="preserve">Malek Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qun Huang</w:t>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Giunta</w:t>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 363, pp.112893. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.084002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9ade⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994567v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear supersonic flutter study of porous 2D curved panels including graphene platelets reinforcement effect using trigonometric shear deformable finite element</w:t>
               </w:r>
@@ -1876,77 +1876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite-strain thermomechanical behavior model for iron-based shape memory alloys accounting for coupling between phase transformation and plastic slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,382 +1987,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of an effective constitutive model for architected cellular iron-based shape memory alloys: Pressure dependency and transformation-plasticity interaction</w:t>
+                <w:t xml:space="preserve">3D reconstitution and numerical analysis of superelastic behavior of porous shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Cisse</w:t>
+                <w:t xml:space="preserve">Shijie Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (12), pp.1789-1822. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X19843192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428083v1</w:t>
+                <w:t xml:space="preserve">hal-02272260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstitution and numerical analysis of superelastic behavior of porous shape memory alloy</w:t>
+                <w:t xml:space="preserve">Development and implementation of an effective constitutive model for architected cellular iron-based shape memory alloys: Pressure dependency and transformation-plasticity interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Cherouat</w:t>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.1789-1822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19843192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272260v1</w:t>
+                <w:t xml:space="preserve">hal-02428083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier-related FE2 multiscale model for instability phenomena of long fiber reinforced materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large amplitude free flexural vibrations of functionally graded graphene platelets reinforced porous composite curved beams using finite element based on trigonometric shear deformation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanchuan Hui</w:t>
+                <w:t xml:space="preserve">Aditya Narayan D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qun Huang</w:t>
+                <w:t xml:space="preserve">Pradyumna B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ganapathi M.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 211, pp.530-539. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.302-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970570v1</w:t>
+                <w:t xml:space="preserve">hal-02428086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Hydrogen Effects on the Thermomechanical Behavior of NiTi-Based Shape Memory Alloys</w:t>
               </w:r>
@@ -2387,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Lachiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,1040 +2468,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude free flexural vibrations of functionally graded graphene platelets reinforced porous composite curved beams using finite element based on trigonometric shear deformation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fourier-related FE2 multiscale model for instability phenomena of long fiber reinforced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Narayan D.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Yanchuan Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradyumna B.</w:t>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganapathi M.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.302-317. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428086v1</w:t>
+                <w:t xml:space="preserve">hal-01970570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Analysis on the Superelasticity Behavior of Architected Shape Memory Alloy Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+                <w:t xml:space="preserve">Uncertainty analysis of an actuator for a shape memory alloy micro-pump with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Guerine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11091746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950631v1</w:t>
+                <w:t xml:space="preserve">hal-01950634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the behavior of steel T-stubs connected by Fe-based shape memory alloy bolts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1045389X18781263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X18781263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of an actuator for a shape memory alloy micro-pump with uncertain parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
+                <w:t xml:space="preserve">A Multiscale Analysis on the Superelasticity Behavior of Architected Shape Memory Alloy Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.02.011⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11091746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950634v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of shape memory alloy fiber reinforced composites by multiscale finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200, pp.408--419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the force generated by a superelastic NiTi orthodontic archwire during tooth alignment phase: comparison between different constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Laroussi Hellara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (4), pp.045405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1591/aaba4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations and modeling of localization in superelastic NiTi polycrystalline alloys: state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134 (3), pp.847-852. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.134.847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear 3D model for iron-based shape memory alloys considering different thermomechanical properties for austenite and martensite and coupling between transformation and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of penetration/removal response of endodontic instrument made of single crystal Cu-based SMA: comparison with NiTi SMA instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Xolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,4216 +3550,4216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (4), pp.045014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5f0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of switching domains using ferroelectric and ferroelastic micromechanical model for single crystal piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Jayendiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (9), pp.11224 - 11238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic snap-through buckling of CNT reinforced composite sandwich spherical caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El-Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.472-482. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of modeling techniques for advanced effects in shape memory alloy behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (10), pp.103001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0964-1726/25/10/103001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hydrogen effect on the superelastic behavior of Ni-Ti shape memory alloy wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Lachiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.115047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of constitutive models and modeling techniques for shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76, pp.244 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of latent heat effects on phase transformation in shape memory alloy thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88-89, pp.283 - 295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of a Copper Single Crystal Shape Memory Alloy-Based Endodontic Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saifeddine Bel Haj Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (10), pp.4128--4139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11665-015-1677-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of supersonic flutter of thick doubly curved sandwich panels with \CNT\ reinforced facesheets using higher-order structural theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127, pp.340 - 355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a constitutive hyperelastic material law for numerical simulations of adhesive steel–glass connections using structural silicone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odenbreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scholzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.194 - 209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the influence of material parameters on the mechanical behaviour of a rehabilitated edentulous mandible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marc Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (3), pp.287-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2013.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen effect on the austenite-martensite transformation of the cycled Ni-Ti alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Skhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (8), pp.980 - 988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X13502868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite element analysis of superelastic behaviour of shape memory alloy for damping applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (5), pp.371-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2014040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D finite element based on a nonlocal constitutive model describing localization and propagation of phase transformation in shape memory alloy thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (6), pp.1208 - 1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (15), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.346-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2013.4710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for Fe-based shape memory alloy considering martensitic transformation and plastic sliding coupling: Application to a finite element structural analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Bouby</w:t>
+                <w:t xml:space="preserve">Thermomechanical model for NiTi-based shape memory alloys including R-phase and material anisotropy under multi-axial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sedlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benesova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X12442014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.132-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769338v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect of elastic precipitates in SMA materials based on a micromechanical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collard</w:t>
+                <w:t xml:space="preserve">A constitutive model for Fe-based shape memory alloy considering martensitic transformation and plastic sliding coupling: Application to a finite element structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (10), pp.1143-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X12442014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767572v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element analysis of a shape memory alloy actuator for a micropump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Simulation of the effect of elastic precipitates in SMA materials based on a micromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.2560-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730848v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical model for NiTi-based shape memory alloys including R-phase and material anisotropy under multi-axial loadings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Benesova</w:t>
+                <w:t xml:space="preserve">Finite Element analysis of a shape memory alloy actuator for a micropump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769340v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remeshing procedure for discrete membrane finite element : application to woven composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.4-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17797179.2012.702427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of niobium precipitates effect on the Ni 47Ti 44Nb 9 Shape Memory Alloy behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">A finite-element based numerical tool for Ni47Ti44Nb9 SMA structures design application to tightening rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Eberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X11429852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203110v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-element based numerical tool for Ni47Ti44Nb9 SMA structures design application to tightening rings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Modeling of niobium precipitates effect on the Ni 47Ti 44Nb 9 Shape Memory Alloy behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Eberhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X11429852⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.130-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203165v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of localization and propagation of phase transformation in superelastic SMA by a gradient nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (13), pp.1879 - 1893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrogen on the tensile strength of aged Ni-Ti superelastic alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassarbellah Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (17), pp.2053-2059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X11423427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a four-implant retained bridge for totally edentulous patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berry-Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.147-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.593944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intragranular microstructure development on ductility limits of multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 528 (10-11), pp.3777-3785. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive model for shape memory alloys including phase transformation, martensitic reorientation and twins accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.361 - 376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between measured kinematic fields and multicrystal SMA finite element calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (1), pp.72-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the immediate post-operative bone–implant condition of a proximal interphalangeal joint prosthesis by a comparative FEA modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.157-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-010-0097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of local strain heterogeneities in superelastic shape memory alloys by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.4 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,534 +7768,522 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.0020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of SMA superelastic behavior with nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.33 - 38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre expérience et simulation numérique pour un multicristal en alliage à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3-4), pp.267 - 273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2009060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of martensitic transformation and plastic slip effects on the thermo-mechanical behaviour of Fe-based shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chedly Bradai</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01769355v1</w:t>
+                <w:t xml:space="preserve">hal-01205904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8287,2990 +8311,3002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Modelling of martensitic transformation and plastic slip effects on the thermo-mechanical behaviour of Fe-based shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Jemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (7), pp.849-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205904v1</w:t>
+                <w:t xml:space="preserve">hal-01769355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool for SMA material simulation: application to composite structure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (10), pp.104012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/18/10/104012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of heterogeneous configurations of tests in order to improve the identification of the orthotropic elastic behavior by the error in constitutive relation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Chalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (5), pp.351-364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X09345560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipticity loss analysis for tangent moduli deduced from a large strain elastic–plastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.205-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of precipitate effects on shape memory alloys behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouadi Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 481-482, pp.366 - 370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2007.05.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile properties of a Fe-32Mn-6Si shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strength of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.203-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11223-008-9012-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified micromechanical constitutive law adapted to the design of shape memory applications by finite element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 481-482, pp.384 - 388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2007.05.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 907, pp.47-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of a multilayer piezoelectric actuator taking into account the ferroelectric and ferroelastic behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (15), pp.996 - 1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic constitutive law for SMA: Application to structure analysis by FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 438-440, pp.454 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic constitutive law of shape memory alloy thermomechanical behaviour. Application to structure computation by FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (5), pp.510 - 524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2005.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive law for ferroelectric and ferroelastic single crystals: a micromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (3), pp.355 - 359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2004.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive law for ferroelastic and ferroelectric piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (3), pp.221-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X05049650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modelling of the non-linear behavior of ferroelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115, pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of a multicrystal in shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115, pp.375-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004115044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the martensitic phase transformation for finite element computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115, pp.351-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004115041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original pure bending device with large displacements and rotations for static and fatigue tests of composites structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ara Sedrakain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.447-458. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-8368(03)00017-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conduction during phase transformation in shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 112 (1), pp.183-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2003861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 112 (1), pp.191-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2003863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the SMA behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 112 (1), pp.175-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2003859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New anisothermal creep modelling for Cu-based shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (2), pp.203-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2003139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of industrial composite parts to fatigue behaviour simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ara Sedrakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 24 (2-4), pp.307-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0142-1123(01)00086-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the interaction energy in the martensitic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (11), pp.1619-1647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0749-6419(02)00032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of high stress gradients in composite plates with rapidly varying thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Billoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pabiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58 (5), pp.791-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00171-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11280,91 +11316,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques d'un alliage à mémoire de forme monocristallin à base cuivre, vers une utilisation potentielle en endodontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Souvignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11379,895 +11415,895 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence powered data-driven method for Shape Memory Alloy behavior modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Modeling on Shape Memory Alloy Based Cellular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Tarak Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Double Scale Analysis on the Instability Phenomena of Long Fiber Reinforced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanchuan Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐scale modeling of the thermomechanical behavior of shape memory alloy / polymer composites by multilevel finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMP 2018, International Conference on Theoretical, Analytical and Computational Methods for Composite Materials and Composite Structures, Wuhan, China, May 23‐25, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of architectured iron-based SMA materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Conference on Smart Materials Adaptive Structures and Intelligent Systems (SMASIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2017-3759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of a 3D Fe-based SMA Cellular Beam With Highly Heterogeneous Stress and Strain Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEHAVIOR AND MECHANICS OF MULTIFUNCTIONAL MATERIALS AND COMPOSITES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2260468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Iron-Based Shape Memory Alloys Considering Variable Elastic Stiffness and Coupling Between Plasticity and Phase Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Colorado Springs, CO, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2015-8875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new shape memory alloy for endodontic practice: the single crystal CuAlBe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12295,372 +12331,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone des Biomatériaux Dentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Design of SMA Devices through Finite Element Structural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Medical Devices Undergoing Complex Thermo-Mechanical Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Elahinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de l'hydrogène sur le comportement superélastique des AMF à base de NiTi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Lachiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Gamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of Superelastic Behaviour of Endodontic File in Cu-Based Single Crystal SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saifeddine Bel Haj Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12688,311 +12724,311 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 2-D Interfacial Dynamic Model for Detwinning in HTSMAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nancy Johnson; Andrei Zagrai; Ralph Smith, Sep 2013, Snowbird, UT, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation non-locale de type gradient du comportement thermomécanique d'alliages à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite element analysis of superelastic behaviour of Shape Memory Alloy for damping applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13008,73 +13044,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement dynamique d'un ressort et d'une rondelle Belleville en Alliage à Mémoire de Forme et évaluation de leur pouvoir amortissant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13090,4418 +13126,4418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement thermomécanique des films minces en AMF par une approche non locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Thermomechanical Model Suitable for Simulations of Anisotropic NiTi Shape Memory Alloys with R-Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Benešová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203315v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collard</w:t>
+                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422493v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du comportement de l'alliage à mémoire de forme Ni47Ti44Nb9 en vue de dimensionnement par éléments finis d'une application de serrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Piotrowski</w:t>
+                <w:t xml:space="preserve">Amélioration de bridges trans-vissés sur pilotis pour patients totalement édentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marc Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422822v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de bridges trans-vissés sur pilotis pour patients totalement édentés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale du comportement de l'alliage à mémoire de forme Ni47Ti44Nb9 en vue de dimensionnement par éléments finis d'une application de serrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ebehardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421211v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement superélastique des films minces en AMF par une approche non locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de la plasticité cumulée sur les propriétés de transformation des AMF en NiTi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de comportement des AMF à base Fer : Effet du couplage transformation de phase plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement superélastique d'un stent en alliage à mémoire de forme. Investigations expérimentales et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of Recovery Stress In NI47TI44NB9 Shape Memory Alloys: Application to Tightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting of the ASME/AIAA Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS)/Symposium on Modeling, Simulation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Philadelphie, PA, United States. pp.97-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2010-3693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of recovery stress in Ni47Ti44Nb9 shape memory alloys: application to tightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Shape Memory Materials for Smart Systems/E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, 2010, France. pp.204-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Models for NITI Shape Memory Alloys and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sedlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting of the ASME/AIAA Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS)/Symposium on Modeling, Simulation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Philadelphia, PA, United States. pp.323-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of precipitation effects on the thermomechanical behavior of NITI SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lagoudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting of the ASME/AIAA Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS)/Symposium on Modeling, Simulation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Philadelphia, United States. pp.245-251, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/SMASIS2010-3779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of mean-field approach capabilities for shape memory alloys matrix composites description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAT 2009 - 8TH EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/esomat/200903004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement thermomécanique de structures minces en alliage à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool based on finite element method for SMA structures design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMASIS2008: ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ellicott City, MD, United States. pp.411-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un Alliage à Mémoire de Forme contenant des inclusions élastoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a ferroelectric shell finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Smart Materials, Structures and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Acireale, Italy. pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Niobium precipitates effect on the thermo-mechanical behavior of a NiTiNb Shape Memory Alloy and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAT 2009 - 8th European Symposium on Martensitic Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.07003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/esomat/200907003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre expérience et simulation numérique d’un multicristal en alliage à mémoire de forme de Cu Al Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between experiment and numerical simulation of shape memory alloy multicrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAT 2009 - 8th European Symposium on Martensitic Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/esomat/200906035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal modelling of superelastic behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAT 2009 - 8th European Symposium on Martensitic Transformations </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.06009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/esomat/200906009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656182v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225603v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.1345-1350, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2740996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Computational Mechanics of Materials, (IWCMM 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Saar-Lor-Lux Colloquium in Mechanics (SLLCM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des films minces en emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT-AUSSOIS, "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Aussois, France. pp.CD-ROM bonnet.doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plasticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of structures in shape memory alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Peultier</w:t>
+                <w:t xml:space="preserve">Influence of microstructural parameters on shape memory alloys behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMST-2003: Proceedings of the International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.489-500</w:t>
+              <w:t xml:space="preserve">IUTAM SYMPOSIUM ON MULTISCALE MODELING AND CHARACTERIZATION OF ELASTIC-INELASTIC BEHAVIOR OF ENGINEERING MATERIALS, PROCEEDINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769360v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructural parameters on shape memory alloys behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Niclaeys</w:t>
+                <w:t xml:space="preserve">Numerical simulation of structures in shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM SYMPOSIUM ON MULTISCALE MODELING AND CHARACTERIZATION OF ELASTIC-INELASTIC BEHAVIOR OF ENGINEERING MATERIALS, PROCEEDINGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.267-274</w:t>
+              <w:t xml:space="preserve">SMST-2003: Proceedings of the International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.489-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769361v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical model for ferroelectric and ferroelastic single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART STRUCTURES AND MATERIALS 2004: ACTIVE MATERIALS: BEHAVIOR AND MECHANICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.346-353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.539133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118173v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une loi de comportement monocristalline en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'influence des caractéristiques mécaniques sur la ductilité des matériaux cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118213v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior modelling of BCC elastic plastic polycrystal: Comparison theory/experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity’03 - 10th International Symposium on Plasticity and its Current Applications, Dislocations, plasticity and metal forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Quebec city, Canada. pp.552-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructural parameters on shape memory alloys behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM SYMPOSIUM ON MECHANICS OF MARTENSITIC PHASE TRANSFORMATION IN SOLIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17511,150 +17547,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shear 07, International Symposium on Shear Behavior and Mechanisms in Materials Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nancy, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17664,411 +17700,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid composites with shape memory alloys and piezoelectric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chatbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guven Muslum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineered Polymer Nanocomposites for Energy Harvesting Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-265, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824155-4.00007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Iron Based Shape Memory Alloys Behavior Within Finite Strain Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Kharrat, Mounir; Baccar, Fakhreddine Dammak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering, Materials and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.385-391, 2021, Lecture Notes in Mechanical Engineering, 978-3-030-52070-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Shape Memory Alloy: 3D Reconstitution and Numerical Simulation of Superelastic Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-381, 2018, Lecture Notes in Mechanical Engineering, 978-3-319-66696-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18215,51 +18251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDS7MJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1S72SK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0RJMGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>