--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -3599,248 +3599,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of switching domains using ferroelectric and ferroelastic micromechanical model for single crystal piezoceramics</w:t>
+                <w:t xml:space="preserve">Dynamic snap-through buckling of CNT reinforced composite sandwich spherical caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+                <w:t xml:space="preserve">A. Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El-Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganapathi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415850v1</w:t>
+                <w:t xml:space="preserve">hal-01415816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic snap-through buckling of CNT reinforced composite sandwich spherical caps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element analysis of switching domains using ferroelectric and ferroelastic micromechanical model for single crystal piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami El-Borgi</w:t>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.472-482. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.11224 - 11238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415816v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of modeling techniques for advanced effects in shape memory alloy behavior</w:t>
               </w:r>
@@ -4411,51 +4411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of supersonic flutter of thick doubly curved sandwich panels with \CNT\ reinforced facesheets using higher-order structural theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,313 +5124,313 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+                <w:t xml:space="preserve">W. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">L. Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
+                <w:t xml:space="preserve">S. Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (15), pp.1-11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">, 2013, 63, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905398v1</w:t>
+                <w:t xml:space="preserve">hal-05508812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Saint-Sulpice</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arbab Chirani</w:t>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouby</w:t>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mikolajczak</w:t>
+                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63, pp.1-11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">, 2013, 63 (15), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508812v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t>
               </w:r>
@@ -5817,51 +5817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for Fe-based shape memory alloy considering martensitic transformation and plastic sliding coupling: Application to a finite element structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,277 +11553,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Modeling on Shape Memory Alloy Based Cellular Materials</w:t>
+                <w:t xml:space="preserve">A Double Scale Analysis on the Instability Phenomena of Long Fiber Reinforced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchuan Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824611v1</w:t>
+                <w:t xml:space="preserve">hal-04824549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Scale Analysis on the Instability Phenomena of Long Fiber Reinforced Materials</w:t>
+                <w:t xml:space="preserve">A Multiscale Modeling on Shape Memory Alloy Based Cellular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanchuan Hui</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Tarak Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824549v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐scale modeling of the thermomechanical behavior of shape memory alloy / polymer composites by multilevel finite element method</w:t>
               </w:r>
@@ -13372,230 +13372,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collard</w:t>
+                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422493v1</w:t>
+                <w:t xml:space="preserve">hal-01203315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203315v1</w:t>
+                <w:t xml:space="preserve">hal-03422493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de bridges trans-vissés sur pilotis pour patients totalement édentés</w:t>
               </w:r>
@@ -14052,51 +14052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14708,360 +14708,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of mean-field approach capabilities for shape memory alloys matrix composites description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Piotrowski</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement thermomécanique de structures minces en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOMAT 2009 - 8TH EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769347v1</w:t>
+                <w:t xml:space="preserve">hal-03391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Numerical study of mean-field approach capabilities for shape memory alloys matrix composites description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOMAT 2009 - 8TH EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/esomat/200903004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234657v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement thermomécanique de structures minces en alliage à mémoire de forme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391372v1</w:t>
+                <w:t xml:space="preserve">hal-01234657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool based on finite element method for SMA structures design</w:t>
               </w:r>
@@ -15837,51 +15837,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -15912,97 +15912,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225603v1</w:t>
+                <w:t xml:space="preserve">hal-00656182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
@@ -16033,82 +16042,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656182v1</w:t>
+                <w:t xml:space="preserve">hal-01225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t>
               </w:r>
@@ -17447,51 +17447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18251,51 +18251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDS7MJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1S72SK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0RJMGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDS7MJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1S72SK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0RJMGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>