--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1078,1878 +1078,1879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear bending of porous curved beams reinforced by functionally graded nanocomposite graphene platelets applying an efficient shear flexible finite element approach</w:t>
+                <w:t xml:space="preserve">A finite-strain thermomechanical behavior model for iron-based shape memory alloys accounting for coupling between phase transformation and plastic slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Anirudh</w:t>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Prateek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.103346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.96-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428088v1</w:t>
+                <w:t xml:space="preserve">hal-02428087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven multiscale finite element method: From concurrence to separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear bending of porous curved beams reinforced by functionally graded nanocomposite graphene platelets applying an efficient shear flexible finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anirudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Xu</w:t>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Yang</w:t>
+                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Prateek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112893⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.103346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.103346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994567v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the pseudoelastic damping capacity of the Fe-30Mn-6Si-5Cr Shape Memory Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear supersonic flutter study of porous 2D curved panels including graphene platelets reinforcement effect using trigonometric shear deformable finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manickam Ganapathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aditya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Megdiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">S. Shubhendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9ade⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.103543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994569v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear supersonic flutter study of porous 2D curved panels including graphene platelets reinforcement effect using trigonometric shear deformable finite element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven multiscale finite element method: From concurrence to separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manickam Ganapathi</w:t>
+                <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aditya</w:t>
+                <w:t xml:space="preserve">Qun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shubhendu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetano Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.103543. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.112893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994570v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined bending–torsion testing device for characterization of shape memory alloy endodontic files</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of the pseudoelastic damping capacity of the Fe-30Mn-6Si-5Cr Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Becker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
+                <w:t xml:space="preserve">Malek Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X20932218⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.084002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9ade⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994568v1</w:t>
+                <w:t xml:space="preserve">hal-02994569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in flexible PVDF based piezoelectric polymer devices for energy harvesting applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Combined bending–torsion testing device for characterization of shape memory alloy endodontic files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Xolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tisserand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.746-780. </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (15), pp.1763-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X20966058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X20932218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994589v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-strain thermomechanical behavior model for iron-based shape memory alloys accounting for coupling between phase transformation and plastic slip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achref Sallami</w:t>
+                <w:t xml:space="preserve">Recent advances in flexible PVDF based piezoelectric polymer devices for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chatbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Khalil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.96-116. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.746-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X20966058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428087v1</w:t>
+                <w:t xml:space="preserve">hal-02994589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstitution and numerical analysis of superelastic behavior of porous shape memory alloy</w:t>
+                <w:t xml:space="preserve">Large amplitude free flexural vibrations of functionally graded graphene platelets reinforced porous composite curved beams using finite element based on trigonometric shear deformation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Aditya Narayan D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Cherouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Pradyumna B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganapathi M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.302-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272260v1</w:t>
+                <w:t xml:space="preserve">hal-02428086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of an effective constitutive model for architected cellular iron-based shape memory alloys: Pressure dependency and transformation-plasticity interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Hydrogen Effects on the Thermomechanical Behavior of NiTi-Based Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Nicolas Ulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Lachiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X19843192⟩</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40830-019-00224-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428083v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude free flexural vibrations of functionally graded graphene platelets reinforced porous composite curved beams using finite element based on trigonometric shear deformation theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">A Fourier-related FE2 multiscale model for instability phenomena of long fiber reinforced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradyumna B.</w:t>
+                <w:t xml:space="preserve">Yanchuan Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganapathi M.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2019.07.010⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.530-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428086v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hydrogen Effects on the Thermomechanical Behavior of NiTi-Based Shape Memory Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ulff</w:t>
+                <w:t xml:space="preserve">3D reconstitution and numerical analysis of superelastic behavior of porous shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijie Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40830-019-00224-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428085v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier-related FE2 multiscale model for instability phenomena of long fiber reinforced materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and implementation of an effective constitutive model for architected cellular iron-based shape memory alloys: Pressure dependency and transformation-plasticity interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheikh Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.12.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.1789-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19843192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01970570v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of an actuator for a shape memory alloy micro-pump with uncertain parameters</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the force generated by a superelastic NiTi orthodontic archwire during tooth alignment phase: comparison between different constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Guerine</w:t>
+                <w:t xml:space="preserve">M Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">M Laroussi Hellara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">T Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.22-30. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.045405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaba4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950634v1</w:t>
+                <w:t xml:space="preserve">hal-01771358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the behavior of steel T-stubs connected by Fe-based shape memory alloy bolts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observations and modeling of localization in superelastic NiTi polycrystalline alloys: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Cissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">P Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1045389X18781263. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134 (3), pp.847-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X18781263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.134.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950632v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Analysis on the Superelasticity Behavior of Architected Shape Memory Alloy Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (9), pp.1746. </w:t>
@@ -2981,450 +2982,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of shape memory alloy fiber reinforced composites by multiscale finite element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the behavior of steel T-stubs connected by Fe-based shape memory alloy bolts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1045389X18781263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X18781263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950633v1</w:t>
+                <w:t xml:space="preserve">hal-01950632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the force generated by a superelastic NiTi orthodontic archwire during tooth alignment phase: comparison between different constitutive models</w:t>
+                <w:t xml:space="preserve">Uncertainty analysis of an actuator for a shape memory alloy micro-pump with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gannoun</w:t>
+                <w:t xml:space="preserve">Ahmed Guerine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laroussi Hellara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalak El Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (4), pp.045405. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaba4d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771358v1</w:t>
+                <w:t xml:space="preserve">hal-01950634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observations and modeling of localization in superelastic NiTi polycrystalline alloys: state of the art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Sedlák</w:t>
+                <w:t xml:space="preserve">3D modeling of shape memory alloy fiber reinforced composites by multiscale finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.408--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.134.847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear 3D model for iron-based shape memory alloys considering different thermomechanical properties for austenite and martensite and coupling between transformation and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3510,51 +3510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Xolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M Gevrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,525 +3599,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic snap-through buckling of CNT reinforced composite sandwich spherical caps</w:t>
+                <w:t xml:space="preserve">Finite element analysis of switching domains using ferroelectric and ferroelastic micromechanical model for single crystal piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sankar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami El-Borgi</w:t>
+                <w:t xml:space="preserve">Raja Jayendiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.027⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.11224 - 11238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415816v1</w:t>
+                <w:t xml:space="preserve">hal-01415850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of switching domains using ferroelectric and ferroelastic micromechanical model for single crystal piezoceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic snap-through buckling of CNT reinforced composite sandwich spherical caps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Jayendiran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sami El-Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ganapathi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (9), pp.11224 - 11238. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.472-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415850v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of modeling techniques for advanced effects in shape memory alloy behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Modeling of hydrogen effect on the superelastic behavior of Ni-Ti shape memory alloy wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Lachiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (10), pp.103001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/10/103001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.115047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769336v1</w:t>
+                <w:t xml:space="preserve">hal-01534238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hydrogen effect on the superelastic behavior of Ni-Ti shape memory alloy wires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">A review of modeling techniques for advanced effects in shape memory alloy behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.115047. </w:t>
+              <w:t xml:space="preserve">, 2016, 25 (10), pp.103001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/10/103001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534238v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of constitutive models and modeling techniques for shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4275,274 +4275,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of a Copper Single Crystal Shape Memory Alloy-Based Endodontic Instruments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Investigation of supersonic flutter of thick doubly curved sandwich panels with \CNT\ reinforced facesheets using higher-order structural theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saifeddine Bel Haj Khalifa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
+                <w:t xml:space="preserve">S. Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (10), pp.4128--4139. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.340 - 355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-015-1677-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417914v1</w:t>
+                <w:t xml:space="preserve">hal-01417907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of supersonic flutter of thick doubly curved sandwich panels with \CNT\ reinforced facesheets using higher-order structural theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sankar</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of a Copper Single Crystal Shape Memory Alloy-Based Endodontic Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Natarajan</w:t>
+                <w:t xml:space="preserve">Saifeddine Bel Haj Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ganapathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127, pp.340 - 355. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.4128--4139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-015-1677-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417907v1</w:t>
+                <w:t xml:space="preserve">hal-01417914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a constitutive hyperelastic material law for numerical simulations of adhesive steel–glass connections using structural silicone</w:t>
               </w:r>
@@ -4664,286 +4664,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the influence of material parameters on the mechanical behaviour of a rehabilitated edentulous mandible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen effect on the austenite-martensite transformation of the cycled Ni-Ti alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marc Favot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Imen Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2013.11.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (8), pp.980 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X13502868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229075v1</w:t>
+                <w:t xml:space="preserve">hal-01425469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the austenite-martensite transformation of the cycled Ni-Ti alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">Numerical study of the influence of material parameters on the mechanical behaviour of a rehabilitated edentulous mandible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marc Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2013.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X13502868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425469v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite element analysis of superelastic behaviour of shape memory alloy for damping applications</w:t>
               </w:r>
@@ -5118,1087 +5118,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
+                <w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Khalil</w:t>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saint-Sulpice</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.346-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/asl.2013.4710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508812v1</w:t>
+                <w:t xml:space="preserve">hal-01427473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (15), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of Fe-based shape memory alloy behavior under thermomechanical cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezak Ayad</w:t>
+                <w:t xml:space="preserve">S. Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Zouari</w:t>
+                <w:t xml:space="preserve">C. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Meftah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427469v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Microstructural and Physical Mechanisms on Mechanical Properties of Single-Phase Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Franz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/asl.2013.4710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical model for NiTi-based shape memory alloys including R-phase and material anisotropy under multi-axial loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A constitutive model for Fe-based shape memory alloy considering martensitic transformation and plastic sliding coupling: Application to a finite element structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sedlak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Benesova</w:t>
+                <w:t xml:space="preserve">Celine Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (10), pp.1143-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X12442014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769340v1</w:t>
+                <w:t xml:space="preserve">hal-01769338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for Fe-based shape memory alloy considering martensitic transformation and plastic sliding coupling: Application to a finite element structural analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Bouby</w:t>
+                <w:t xml:space="preserve">Simulation of the effect of elastic precipitates in SMA materials based on a micromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X12442014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.2560-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769338v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect of elastic precipitates in SMA materials based on a micromechanical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collard</w:t>
+                <w:t xml:space="preserve">Finite Element analysis of a shape memory alloy actuator for a micropump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.03.015⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767572v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element analysis of a shape memory alloy actuator for a micropump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Thermomechanical model for NiTi-based shape memory alloys including R-phase and material anisotropy under multi-axial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sedlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benesova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.132-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2012.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remeshing procedure for discrete membrane finite element : application to woven composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,90 +6479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6602,758 +6602,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Zouari</w:t>
+                <w:t xml:space="preserve">Constitutive model for shape memory alloys including phase transformation, martensitic reorientation and twins accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.361 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769303v1</w:t>
+                <w:t xml:space="preserve">hal-01769302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of localization and propagation of phase transformation in superelastic SMA by a gradient nonlocal approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (13), pp.1879 - 1893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.02.019⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121558v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen on the tensile strength of aged Ni-Ti superelastic alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">Modelling of localization and propagation of phase transformation in superelastic SMA by a gradient nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X11423427⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (13), pp.1879 - 1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769342v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a four-implant retained bridge for totally edentulous patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Haboussi</w:t>
+                <w:t xml:space="preserve">Effect of hydrogen on the tensile strength of aged Ni-Ti superelastic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Gamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassarbellah Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (17), pp.2053-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X11423427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769341v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intragranular microstructure development on ductility limits of multiphase steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Improvement of a four-implant retained bridge for totally edentulous patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berry-Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.01.042⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.147-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203311v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive model for shape memory alloys including phase transformation, martensitic reorientation and twins accommodation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Duval</w:t>
+                <w:t xml:space="preserve">Impact of intragranular microstructure development on ductility limits of multiphase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Patoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (10-11), pp.3777-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769302v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between measured kinematic fields and multicrystal SMA finite element calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7464,90 +7464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the immediate post-operative bone–implant condition of a proximal interphalangeal joint prosthesis by a comparative FEA modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.157-167. </w:t>
@@ -7579,295 +7579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of local strain heterogeneities in superelastic shape memory alloys by digital image correlation</w:t>
+                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+                <w:t xml:space="preserve">Agnès Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.066⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.0020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769305v1</w:t>
+                <w:t xml:space="preserve">hal-04056458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of local strain heterogeneities in superelastic shape memory alloys by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Nadine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.0020. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.4 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056458v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of SMA superelastic behavior with nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,602 +7921,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre expérience et simulation numérique pour un multicristal en alliage à mémoire de forme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+                <w:t xml:space="preserve">Modelling of martensitic transformation and plastic slip effects on the thermo-mechanical behaviour of Fe-based shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Jemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2009060⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (7), pp.849-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769092v1</w:t>
+                <w:t xml:space="preserve">hal-01769355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.768-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205904v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis using a multiscale model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Role of intragranular microstructure development in the macroscopic behavior of multiphase steels in the context of changing strain paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.05.033⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (1-2), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084136v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of martensitic transformation and plastic slip effects on the thermo-mechanical behaviour of Fe-based shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
+                <w:t xml:space="preserve">Dialogue entre expérience et simulation numérique pour un multicristal en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3-4), pp.267 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01769355v1</w:t>
+                <w:t xml:space="preserve">hal-01769092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool for SMA material simulation: application to composite structure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,77 +8710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,103 +8826,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipticity loss analysis for tangent moduli deduced from a large strain elastic–plastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.205-238. </w:t>
@@ -9219,51 +9219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 481-482, pp.384 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9309,103 +9309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 907, pp.47-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9433,375 +9433,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of a multilayer piezoelectric actuator taking into account the ferroelectric and ferroelastic behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Elhadrouz</w:t>
+                <w:t xml:space="preserve">Macroscopic constitutive law of shape memory alloy thermomechanical behaviour. Application to structure computation by FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.510 - 524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2005.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2006.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769309v1</w:t>
+                <w:t xml:space="preserve">hal-01769307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic constitutive law for SMA: Application to structure analysis by FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Peultier</w:t>
+                <w:t xml:space="preserve">Finite element analysis of a multilayer piezoelectric actuator taking into account the ferroelectric and ferroelastic behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Patoor</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 438-440, pp.454 - 458. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (15), pp.996 - 1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769308v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic constitutive law of shape memory alloy thermomechanical behaviour. Application to structure computation by FEM</w:t>
+                <w:t xml:space="preserve">Macroscopic constitutive law for SMA: Application to structure analysis by FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (5), pp.510 - 524. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 438-440, pp.454 - 458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2005.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769307v1</w:t>
+                <w:t xml:space="preserve">hal-01769308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive law for ferroelectric and ferroelastic single crystals: a micromechanical approach</w:t>
               </w:r>
@@ -9813,51 +9813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (3), pp.355 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10349,479 +10349,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original pure bending device with large displacements and rotations for static and fatigue tests of composites structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the microstructure on the SMA behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Niclaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-8368(03)00017-9⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 112 (1), pp.175-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2003859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021155v1</w:t>
+                <w:t xml:space="preserve">hal-01769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction during phase transformation in shape memory alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An original pure bending device with large displacements and rotations for static and fatigue tests of composites structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Patoor</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Sedrakain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2003861⟩</w:t>
+              <w:t xml:space="preserve">Composite Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-8368(03)00017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769367v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Peultier</w:t>
+                <w:t xml:space="preserve">Heat conduction during phase transformation in shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Elhadrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 112 (1), pp.191-194. </w:t>
+              <w:t xml:space="preserve">, 2003, 112 (1), pp.183-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2003863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2003861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769366v1</w:t>
+                <w:t xml:space="preserve">hal-01769367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microstructure on the SMA behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Niclaeys</w:t>
+                <w:t xml:space="preserve">Numerical simulation of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 112 (1), pp.175-178. </w:t>
+              <w:t xml:space="preserve">, 2003, 112 (1), pp.191-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2003859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2003863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769368v1</w:t>
+                <w:t xml:space="preserve">hal-01769366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New anisothermal creep modelling for Cu-based shape memory alloys</w:t>
               </w:r>
@@ -10949,51 +10949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ara Sedrakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 24 (2-4), pp.307-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11343,51 +11343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques d'un alliage à mémoire de forme monocristallin à base cuivre, vers une utilisation potentielle en endodontie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Souvignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,90 +11451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence powered data-driven method for Shape Memory Alloy behavior modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11553,307 +11553,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Scale Analysis on the Instability Phenomena of Long Fiber Reinforced Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Multiscale Modeling on Shape Memory Alloy Based Cellular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Tarak Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824549v1</w:t>
+                <w:t xml:space="preserve">hal-04824611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Modeling on Shape Memory Alloy Based Cellular Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Double Scale Analysis on the Instability Phenomena of Long Fiber Reinforced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchuan Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824611v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐scale modeling of the thermomechanical behavior of shape memory alloy / polymer composites by multilevel finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11861,51 +11861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMP 2018, International Conference on Theoretical, Analytical and Computational Methods for Composite Materials and Composite Structures, Wuhan, China, May 23‐25, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Wuhan, China</w:t>
@@ -11934,64 +11934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of architectured iron-based SMA materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12038,64 +12038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of a 3D Fe-based SMA Cellular Beam With Highly Heterogeneous Stress and Strain Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12142,64 +12142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Iron-Based Shape Memory Alloys Considering Variable Elastic Stiffness and Coupling Between Plasticity and Phase Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12430,1833 +12430,1833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Medical Devices Undergoing Complex Thermo-Mechanical Loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic Thermomechanical Model Suitable for Simulations of Anisotropic NiTi Shape Memory Alloys with R-Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Elahinia</w:t>
+                <w:t xml:space="preserve">Petr Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taheri</w:t>
+                <w:t xml:space="preserve">Barbora Benešová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442224v1</w:t>
+                <w:t xml:space="preserve">hal-01442129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'effet de l'hydrogène sur le comportement superélastique des AMF à base de NiTi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Gamaoun</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of Medical Devices Undergoing Complex Thermo-Mechanical Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Elahinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441408v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Superelastic Behaviour of Endodontic File in Cu-Based Single Crystal SMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Modélisation de l'effet de l'hydrogène sur le comportement superélastique des AMF à base de NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Lachiguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Gamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442118v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 2-D Interfacial Dynamic Model for Detwinning in HTSMAs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of Superelastic Behaviour of Endodontic File in Cu-Based Single Crystal SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Bel Haj Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Engels-Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440364v1</w:t>
+                <w:t xml:space="preserve">hal-01442118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation non-locale de type gradient du comportement thermomécanique d'alliages à mémoire de forme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Development of a 2-D Interfacial Dynamic Model for Detwinning in HTSMAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy Johnson; Andrei Zagrai; Ralph Smith, Sep 2013, Snowbird, UT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2013-3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717035v1</w:t>
+                <w:t xml:space="preserve">hal-01440364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite element analysis of superelastic behaviour of Shape Memory Alloy for damping applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement dynamique d'un ressort et d'une rondelle Belleville en Alliage à Mémoire de Forme et évaluation de leur pouvoir amortissant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Modélisation non-locale de type gradient du comportement thermomécanique d'alliages à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441376v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement thermomécanique des films minces en AMF par une approche non locale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Étude du comportement dynamique d'un ressort et d'une rondelle Belleville en Alliage à Mémoire de Forme et évaluation de leur pouvoir amortissant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441157v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Thermomechanical Model Suitable for Simulations of Anisotropic NiTi Shape Memory Alloys with R-Phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbora Benešová</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement thermomécanique des films minces en AMF par une approche non locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Armattoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMST-2013 International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442129v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Modèle de comportement des AMF à base Fer : Effet du couplage transformation de phase plasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203315v1</w:t>
+                <w:t xml:space="preserve">hal-03422598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collard</w:t>
+                <w:t xml:space="preserve">Etude du comportement superélastique d'un stent en alliage à mémoire de forme. Investigations expérimentales et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422493v1</w:t>
+                <w:t xml:space="preserve">hal-03422692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de bridges trans-vissés sur pilotis pour patients totalement édentés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Impact of microstructural mechanisms on ductility limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421211v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du comportement de l'alliage à mémoire de forme Ni47Ti44Nb9 en vue de dimensionnement par éléments finis d'une application de serrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Piotrowski</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de précipités sur le comportement d'un polycristal en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422822v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement superélastique des films minces en AMF par une approche non locale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale du comportement de l'alliage à mémoire de forme Ni47Ti44Nb9 en vue de dimensionnement par éléments finis d'une application de serrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ebehardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422601v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'effet de la plasticité cumulée sur les propriétés de transformation des AMF en NiTi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouby</w:t>
+                <w:t xml:space="preserve">Amélioration de bridges trans-vissés sur pilotis pour patients totalement édentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berry-Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marc Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422890v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de comportement des AMF à base Fer : Effet du couplage transformation de phase plasticité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mikolajczak</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement superélastique des films minces en AMF par une approche non locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuli Armattoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422598v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement superélastique d'un stent en alliage à mémoire de forme. Investigations expérimentales et numériques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+                <w:t xml:space="preserve">Modélisation de l'effet de la plasticité cumulée sur les propriétés de transformation des AMF en NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422692v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of Recovery Stress In NI47TI44NB9 Shape Memory Alloys: Application to Tightening</w:t>
               </w:r>
@@ -14489,77 +14489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Models for NITI Shape Memory Alloys and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sedlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Meeting of the ASME/AIAA Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS)/Symposium on Modeling, Simulation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Philadelphia, PA, United States. pp.323-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14708,191 +14708,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement thermomécanique de structures minces en alliage à mémoire de forme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+                <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391372v1</w:t>
+                <w:t xml:space="preserve">hal-01234657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of mean-field approach capabilities for shape memory alloys matrix composites description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAT 2009 - 8TH EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14920,191 +14946,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization analysis deduced from a large strain elastic-plastic self-consistent model for multiphase steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement thermomécanique de structures minces en alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. pp.5004-5014</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234657v1</w:t>
+                <w:t xml:space="preserve">hal-03391372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tool based on finite element method for SMA structures design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15488,77 +15488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre expérience et simulation numérique d’un multicristal en alliage à mémoire de forme de Cu Al Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15622,64 +15622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between experiment and numerical simulation of shape memory alloy multicrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15739,51 +15739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal modelling of superelastic behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15837,360 +15837,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656182v1</w:t>
+                <w:t xml:space="preserve">hal-01225603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">A multiscale model based on intragranular microstructure - Prediction of dislocation patterns at the microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225603v1</w:t>
+                <w:t xml:space="preserve">hal-00656182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model Based On Intragranular Microstructure: Influence Of Grain-Scale Substructure On Macroscopic Behaviour Of An IF-Steel During Complex Load Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.1345-1350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16224,103 +16224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Computational Mechanics of Materials, (IWCMM 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16345,103 +16345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microstructure intragranulaire sur l'évolution des surfaces de charge d'un acier ferritique lors de trajets de déformation monotones et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Saar-Lor-Lux Colloquium in Mechanics (SLLCM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16466,103 +16466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des diagrammes de perte d'ellipticité par une approche micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16689,135 +16689,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
+                <w:t xml:space="preserve">Numerical simulation of structures in shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Peultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Berveiller</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">SMST-2003: Proceedings of the International Conference on Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.489-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117583v1</w:t>
+                <w:t xml:space="preserve">hal-01769360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructural parameters on shape memory alloys behavior</w:t>
               </w:r>
@@ -16892,122 +16879,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of structures in shape memory alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Peultier</w:t>
+                <w:t xml:space="preserve">Prédiction de la perte de ductilité des aciers à partir d’une modélisation micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Patoor</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMST-2003: Proceedings of the International Conference on Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.489-500</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769360v1</w:t>
+                <w:t xml:space="preserve">hal-05117583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical model for ferroelectric and ferroelastic single crystals</w:t>
               </w:r>
@@ -17123,64 +17123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT (Aussois)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17231,64 +17231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17339,64 +17339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity’03 - 10th International Symposium on Plasticity and its Current Applications, Dislocations, plasticity and metal forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Quebec city, Canada. pp.552-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17447,51 +17447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niclaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17561,103 +17561,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization analysis using a large strain self-consistent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shear 07, International Symposium on Shear Behavior and Mechanisms in Materials Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nancy, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17844,77 +17844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Iron Based Shape Memory Alloys Behavior Within Finite Strain Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17965,77 +17965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Shape Memory Alloy: 3D Reconstitution and Numerical Simulation of Superelastic Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Cherouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18251,51 +18251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDS7MJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1S72SK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0RJMGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fourari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Axus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Khelil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.110420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241263374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssen Abdelmomen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16093437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04469774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ulff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Xolin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Engels-Deutsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khalil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Bouraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.08.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anirudh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prateek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.103346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Ganapathi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aditya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shubhendu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Giunta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112893" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Megdiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9ade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thi&#233;baud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20932218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Narayan D." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyumna B." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganapathi M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2019.07.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ulff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lachiguer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00224-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Hui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Hu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDS7MJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.03.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02428083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19843192" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gannoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroussi Hellara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaba4d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Frost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sedl&#225;k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.134.847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091746" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18781263" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Guerine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El Hami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2018.02.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1S72SK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0RJMGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Xolin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Gevrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5f0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Jayendiran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El-Borgi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.06.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Gamaoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/10/103001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuli Armattoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Natarajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Bel Haj Khalifa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1677-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odenbreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFB09F9C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Skhiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13502868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marc Favot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berry-Kromer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2013.11.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VZ8KB87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Franz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2013.4710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikolajczak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.04.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-490RV15S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Sulpice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbab Chirani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikolajczak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12442014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDT5276-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.05.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sedlak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benesova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sittner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.06.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV83GTQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702427" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Piotrowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Eberhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11429852" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chemisky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.04.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHDV85S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121558v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.02.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassarbellah Ltaief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11423427" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berry-Kromer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Favot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593944" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203311v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.01.042" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQJRX49-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Zineb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0097-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bourgeois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.066" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769355v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jemal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.11.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC5DH74N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.05.033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.03.074" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009060" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tahiri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/10/104012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chalal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009069" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lorrain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.02.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouadi Ben Salah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNB9XC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jemal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-008-9012-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peultier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.05.117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRMVLCG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729486" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2005.05.026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCF05J0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769309v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhadrouz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2006.05.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56LRV5BT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.104" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N06K6LK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elhadrouz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2004.09.032" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B8DMKWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769358v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elhadrouz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patoor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05049650" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A5E4B435B02316768A724B04F2D02FA0E610F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD892172BE5DCBB188ED415B27F3116AAECFF946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niclaeys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115044" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8017F67FF8007C1547D0577944461DCC3626EFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769364v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peultier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004115041" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003859" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8F05529EA24BC10B58F4E732C3EC321423C173C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(03)00017-9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769367v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003861" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20984C3D18488BC93F69B5E286A2C48937EB0DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769366v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2003863" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/163CC53C53335AEA9C147E85FF3C647F208154CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769365v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003139" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFE7AF8901CAE5BB6BD7B43280226E4698EB636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021153v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Sedrakian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-1123(01)00086-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769370v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(02)00032-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T10QFRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Billo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lardeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pabiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryckebusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00171-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7WVG85B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Souvignet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824611v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Tarak Ben" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824549v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Rui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2017-3759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769334v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260468" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2015-8875" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gevrey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440227v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442129v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bene&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442224v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elahinia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taheri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Gamaoun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442118v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440364v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ara" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3089" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717035v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Armattoe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422598v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422692v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vernet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203315v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422493v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422822v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebehardt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421211v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422601v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422890v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769343v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eberhardt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3693" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.099" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedlak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769344v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lagoudas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2010-3779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234657v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769347v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piotrowski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200903004" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391372v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769348v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200907003" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906035" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200906009" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225603v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656182v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740996" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103914v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316789v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769360v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769361v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117583v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.539133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769369v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232410v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701424v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_53" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_37" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>