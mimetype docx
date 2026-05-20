--- v0 (2026-03-26)
+++ v1 (2026-05-20)
@@ -165,85 +165,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élargissement du lean aux acteurs de la supply chain : vers plus de performance</w:t>
+                <w:t xml:space="preserve">L’élargissement du lean aux acteurs de la supply chain : vers plus de performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
@@ -266,409 +266,409 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2019.1586457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934540v1</w:t>
+                <w:t xml:space="preserve">hal-02161769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élargissement du lean aux acteurs de la supply chain : vers plus de performance ?</w:t>
+                <w:t xml:space="preserve">Maturité du lean manufacturing et degré d’alignement du système de contrôle de gestion : le cas des entreprises industrielles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1586457⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060066ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161769v1</w:t>
+                <w:t xml:space="preserve">hal-02934542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturité du lean manufacturing et degré d’alignement du système de contrôle de gestion : le cas des entreprises industrielles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (1), pp.103-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060066ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1060066ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934542v1</w:t>
+                <w:t xml:space="preserve">hal-02114178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturité du lean manufacturing et degré d’alignement du système de contrôle de gestion : le cas des entreprises industrielles françaises</w:t>
+                <w:t xml:space="preserve">The effect of internal and external lean practices on performance: a firm centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.103-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1060066ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052501ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114178v1</w:t>
+                <w:t xml:space="preserve">hal-02934551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du lean interne et externe sur la performance : une approche orientée sur les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.114-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052501ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -736,748 +736,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of internal and external lean practices on performance: a firm centered approach</w:t>
+                <w:t xml:space="preserve">Le Lean manufacturing dans l’industrie Française : états des lieux et implications pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1052501ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2015.34.04.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934551v1</w:t>
+                <w:t xml:space="preserve">hal-02934566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lean manufacturing dans l’industrie Française : états des lieux et implications pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effects of National Culture on Changes in Management Accounting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Management Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2319510X14565012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480292v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des outils de contrôle de gestion : une influence culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82 (8), pp.17-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.082.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lean manufacturing dans l’industrie Française : états des lieux et implications pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (4), pp.59-71. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 4, pp.59-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934566v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of National Culture on Changes in Management Accounting Systems</w:t>
+                <w:t xml:space="preserve">Les outils de contrôle de gestion : entre stabilité et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Management Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (8), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.058.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2319510X14565012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02161760v1</w:t>
+                <w:t xml:space="preserve">hal-02364942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de contrôle de gestion : entre stabilité et changement</w:t>
+                <w:t xml:space="preserve">Les changements en contrôle de gestion : quelle nature et quelles finalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.5-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.058.0095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364942v1</w:t>
+                <w:t xml:space="preserve">hal-02378815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements en contrôle de gestion : quelle nature et quelles finalités ?</w:t>
+                <w:t xml:space="preserve">Applying a typology of management accounting change: A research note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (3), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mar.2008.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378815v1</w:t>
+                <w:t xml:space="preserve">hal-02364761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a typology of management accounting change: A research note</w:t>
+                <w:t xml:space="preserve">L'ABC : outil d'aide à la décision de coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1487,51 +1396,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in management accounting systems: the importance of the local context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1549,294 +1458,294 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Annual congress European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National culture and changes in management accounting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Global Accounting and Organizational Change Research Conference : “The role of accounting in promoting good corporate governance and sustainable management."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Accounting and Organizational Change Research (GAOCR), Jul 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The purposes of changes in management accounting and control systems</w:t>
+                <w:t xml:space="preserve">Culture nationale et changement dans les systèmes de bonus : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International management control research conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Greenwich, Sep 2010, Greenwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Université de Printemps de l'Institut International de l'Audit Social. Audit social &amp; Culture (s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378858v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture nationale et changement dans les systèmes de bonus : une étude comparative</w:t>
+                <w:t xml:space="preserve">The purposes of changes in management accounting and control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban. pp.145-152</w:t>
+              <w:t xml:space="preserve">8th International management control research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Greenwich, Sep 2010, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384713v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation universitaire en Algérie : quelques préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1853,73 +1762,73 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Université de Printemps de l'Institut International de l'Audit Social. Audit social &amp; renouvellement de la GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sidi Fredj, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements dans les outils de contrôle de gestion : une analyse comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1937,142 +1846,142 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès de l'Association francophone de comptabilité "La comptabilité, le contrôle et l'audit entre changement et stabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques des changements en contrôle de gestion : une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès transatlantique de comptabilité, audit, contrôle de gestion, gestion des coûts et mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements en contrôle de gestion : une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2090,73 +1999,73 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès de l'association francophone de comptabilité "Comptabilité et environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du diagnostic de crise des systèmes de coûts sur la mise en place de la méthode ABC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2174,280 +2083,280 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> congrès de l'Association française de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes ABC : vers le constructivisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructivisme et Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lille, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la modélisation par activités à la coordination inter-entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Management des Réseaux d'Entreprises (CIMRE'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Lausanne, Sep 1996, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’activité : solution à l’obsolescence des systèmes traditionnels de comptabilité analytique et outil de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des administrations des entreprises de Toulouse, Apr 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de coûts par activités : d’une meilleure connaissance à une meilleure gestion des coûts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chanegrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,65 +2374,65 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> congrès de l'AFC : Comptabilité et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFC, May 1996, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2591,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5BA3DFE"/>
+    <w:nsid w:val="7099BB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2822,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-chanegrih" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2000-1145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chanegrih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1586457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060066ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052501ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2015.34.04.831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2319510X14565012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378815v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2008.06.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-chanegrih" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2000-1145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115044825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chanegrih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1586457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060066ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052501ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2015.34.04.831" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02161760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2319510X14565012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02364761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2008.06.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543241v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>