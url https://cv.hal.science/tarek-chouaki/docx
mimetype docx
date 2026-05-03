--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1281,347 +1281,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards simulation-based assessment of CCAM Airport Access Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an integrated approach for the automatic design of feeder bus lines using agent-based simulation and combinatorial optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden. pp.483-490</w:t>
+              <w:t xml:space="preserve">The 12th Symposium of the European Association for Research in Transportation (hEART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678745v1</w:t>
+                <w:t xml:space="preserve">hal-04551009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated approach for the automatic design of feeder bus lines using agent-based simulation and combinatorial optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating prebooked on-demand mobility services using MATSim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Rewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Axer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Symposium of the European Association for Research in Transportation (hEART)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Agent-based Mobility, Traffic and Transportation Models, Methodologies and Applications (ABMTrans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hasselt, Belgium. pp.763-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.06.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551009v1</w:t>
+                <w:t xml:space="preserve">hal-04549244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating prebooked on-demand mobility services using MATSim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards simulation-based assessment of CCAM Airport Access Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steffen Axer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Agent-based Mobility, Traffic and Transportation Models, Methodologies and Applications (ABMTrans)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden. pp.483-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.06.089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04549244v1</w:t>
+                <w:t xml:space="preserve">hal-04678745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicle Service in Rural Areas in Ile-de-France: Multi-Agent Modeling and Evaluation of Potential Benefits</w:t>
               </w:r>
@@ -3914,51 +3914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Diepolder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Maiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-025-10662-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grajewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ludwig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Axer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismet Addoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Delli Colli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04509799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Diepolder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Maiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-025-10662-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grajewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ludwig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Axer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismet Addoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Delli Colli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04509799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>