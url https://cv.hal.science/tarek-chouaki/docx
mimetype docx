--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1104,524 +1104,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and mitigation of discriminatory behaviour in fleet management algorithms</w:t>
+                <w:t xml:space="preserve">A decision-support tool for inclusive Cooperative Connected Automated Mobility solutions: from simulation research to operational implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Triennial Symposium on Transportation Analysis conference (TRISTAN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport and TransitData (CASPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889925v1</w:t>
+                <w:t xml:space="preserve">hal-05000000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support tool for inclusive Cooperative Connected Automated Mobility solutions: from simulation research to operational implications</w:t>
+                <w:t xml:space="preserve">Analysis and mitigation of discriminatory behaviour in fleet management algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport and TransitData (CASPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 12th Triennial Symposium on Transportation Analysis conference (TRISTAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000000v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated approach for the automatic design of feeder bus lines using agent-based simulation and combinatorial optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards simulation-based assessment of CCAM Airport Access Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Symposium of the European Association for Research in Transportation (hEART)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551009v1</w:t>
+                <w:t xml:space="preserve">hal-04678745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating prebooked on-demand mobility services using MATSim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an integrated approach for the automatic design of feeder bus lines using agent-based simulation and combinatorial optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steffen Axer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Agent-based Mobility, Traffic and Transportation Models, Methodologies and Applications (ABMTrans)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 12th Symposium of the European Association for Research in Transportation (hEART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549244v1</w:t>
+                <w:t xml:space="preserve">hal-04551009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards simulation-based assessment of CCAM Airport Access Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating prebooked on-demand mobility services using MATSim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Rewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Axer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Agent-based Mobility, Traffic and Transportation Models, Methodologies and Applications (ABMTrans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hasselt, Belgium. pp.763-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.06.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678745v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicle Service in Rural Areas in Ile-de-France: Multi-Agent Modeling and Evaluation of Potential Benefits</w:t>
               </w:r>
@@ -3914,51 +3914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Diepolder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Maiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-025-10662-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grajewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ludwig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Axer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismet Addoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Delli Colli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04509799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Diepolder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Maiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-025-10662-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grajewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ludwig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Axer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.06.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismet Addoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Delli Colli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04509799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>